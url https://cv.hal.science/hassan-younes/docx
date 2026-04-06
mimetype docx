--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -109,420 +109,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on Nutrition Education, Food Literacy, and Healthy Diets in Childhood and Adolescence</w:t>
+                <w:t xml:space="preserve">Dioxins and furans maternal transfer: A study of breast milk and cord serum levels among Lebanese mothers and associations with newborn anthropometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Hoteit</w:t>
+                <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Younes</w:t>
+                <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reema Tayyem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16234108⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.116032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840097v1</w:t>
+                <w:t xml:space="preserve">hal-04542683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi EGALIM : un frein pour produire des plats à texture modifiée et enrichis dans les cancers VADS ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial on Nutrition Education, Food Literacy, and Healthy Diets in Childhood and Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouillart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maha Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reema Tayyem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.4108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16234108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684541v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxins and furans maternal transfer: A study of breast milk and cord serum levels among Lebanese mothers and associations with newborn anthropometric measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La loi EGALIM : un frein pour produire des plats à texture modifiée et enrichis dans les cancers VADS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Matta</w:t>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Mahfouz</w:t>
+                <w:t xml:space="preserve">Anne Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542683v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cookinaires, quésaco ? Intérêt dans les soins oncologiques de support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Danober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,103 +603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing machine learning to classify persistent organic pollutants in the serum of pregnant women: a predictive modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (40), pp.52980-52995. </w:t>
@@ -737,103 +737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum levels of polychlorinated dibenzo-p-dioxins and polychlorinated dibenzofurans in a sample of Lebanese pregnant women: The role of dietary, anthropometric, and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.114647. </w:t>
@@ -871,103 +871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Serum, Cord and Human Milk Levels of Per- and Polyfluoroalkyl Substances (PFAS), Association with Predictors and Effect on Newborn Anthropometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.455. </w:t>
@@ -1031,51 +1031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fakhoury Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gessica Heraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Nicole Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1152,90 +1152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and cord serum levels of polychlorinated biphenyls (PCBs) and organochlorine pesticides (OCPs) among Lebanese pregnant women and predictors of exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 266, pp.129211. </w:t>
@@ -1407,51 +1407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,90 +1675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1777,260 +1777,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo LPS stimulation model coupled with quantitative PCRand its multispecies application in immunonutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biopharmaceutical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, pp.31-35</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.783-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359192v1</w:t>
+                <w:t xml:space="preserve">hal-04359405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ex-vivo LPS stimulation model coupled with quantitative PCRand its multispecies application in immunonutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16, pp.783-794</w:t>
+              <w:t xml:space="preserve">European Biopharmaceutical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359405v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable carbohydrate supplementation alters nitrogen excretion in chronic renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,303 +2114,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentable carbohydrate and digestive nitrogen excretion</w:t>
+                <w:t xml:space="preserve">Effects of two fermentable carbohydrates (inulin and resistant starch) and their combination on calcium and magnesium balance in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Alphonse</w:t>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj-Abdelkader</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11 (3), pp.139-148</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (4), pp.479-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671381v1</w:t>
+                <w:t xml:space="preserve">hal-02670475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two fermentable carbohydrates (inulin and resistant starch) and their combination on calcium and magnesium balance in rats</w:t>
+                <w:t xml:space="preserve">Fermentable carbohydrate and digestive nitrogen excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Demigné</w:t>
+                <w:t xml:space="preserve">J.C. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (4), pp.479-485</w:t>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (3), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670475v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of fermentable carbohydrate supplements with a low-protein diet in the course of chronic renal failure : Experimental bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,394 +2468,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fiber stimulates the extra-renal route of nitrogen excretion in partially nephrectomized rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal fermentation lessens the inhibitory effects of phytic acid on mineral utilization in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.613-620</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (7), pp.1192-1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690968v1</w:t>
+                <w:t xml:space="preserve">hal-02695399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal fermentation lessens the inhibitory effects of phytic acid on mineral utilization in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fiber stimulates the extrarenal route of nitrogen excretion in partially nephrectomized rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.W. Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Younes</w:t>
+                <w:t xml:space="preserve">K.A. Garleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 128 (7), pp.1192-1198</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (11), pp.613-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695399v1</w:t>
+                <w:t xml:space="preserve">hal-02691582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fiber stimulates the extrarenal route of nitrogen excretion in partially nephrectomized rats</w:t>
+                <w:t xml:space="preserve">Dietary fiber stimulates the extra-renal route of nitrogen excretion in partially nephrectomized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Garleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.R. Behr</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 9 (11), pp.613-620</w:t>
+              <w:t xml:space="preserve">, 1998, 9, pp.613-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691582v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant starch may have a more potent cholesterol-lowering effect than cholestyramine, in spite of having less effect on the fecal excretion of neutral or acidic steroids</w:t>
               </w:r>
@@ -3163,364 +3163,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant starch is more effective than cholestyramine as a lipid-lowering agent in the rat</w:t>
+                <w:t xml:space="preserve">Fermentable fibers or oligosaccharides reduce urinary nitrogen excretion by increasing urea disposal in the rat cecum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.A. Levrat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Garleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 30 (9), pp.847-853</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 125 (4), pp.1010-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716030v1</w:t>
+                <w:t xml:space="preserve">hal-02713518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentable fibers or oligosaccharides reduce urinary nitrogen excretion by increasing urea disposal in the rat cecum</w:t>
+                <w:t xml:space="preserve">Resistant starch experts a lowering effect on plasma urea by enhancing urea N transfer into the large intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Garleb</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 125 (4), pp.1010-1016</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (8), pp.1199-1210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713518v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant starch experts a lowering effect on plasma urea by enhancing urea N transfer into the large intestine</w:t>
+                <w:t xml:space="preserve">Resistant starch is more effective than cholestyramine as a lipid-lowering agent in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 15 (8), pp.1199-1210</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (9), pp.847-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705271v1</w:t>
+                <w:t xml:space="preserve">hal-02716030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between fermentations and calcium in the cecum of rats fed digestible or resistant starch</w:t>
               </w:r>
@@ -3685,51 +3685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,64 +3830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3975,51 +3975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Nutrition Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4228,64 +4228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4373,64 +4373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones en nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4639,51 +4639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4889,103 +4889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
@@ -5133,299 +5133,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">qPCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360618v1</w:t>
+                <w:t xml:space="preserve">hal-04360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">qPCR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360613v1</w:t>
+                <w:t xml:space="preserve">hal-04360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
+              <w:t xml:space="preserve">qPCR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360621v1</w:t>
+                <w:t xml:space="preserve">hal-04360618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5443,51 +5443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans après la publication du règlement européen 1924/2006 ; Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5589,51 +5589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Benarroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable carbohydrate supplementation alters nitrogen excretion in chronic renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hoteit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Tayyem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmouche-Karaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mahfouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34684-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04028009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Heraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Nicole Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Boulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sayegh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.129211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04932102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Papazian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy El Chammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Egret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2005.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Garleb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Behr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Younes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Levrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garleb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Behr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfouz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmouche-Karaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hoteit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Tayyem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34684-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04028009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Heraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Nicole Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Boulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sayegh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.129211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04932102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Papazian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy El Chammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Egret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2005.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alphonse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Garleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Behr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Younes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Levrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>