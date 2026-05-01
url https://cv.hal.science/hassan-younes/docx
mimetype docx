--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -109,420 +109,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxins and furans maternal transfer: A study of breast milk and cord serum levels among Lebanese mothers and associations with newborn anthropometric measurements</w:t>
+                <w:t xml:space="preserve">Editorial on Nutrition Education, Food Literacy, and Healthy Diets in Childhood and Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Mahfouz</w:t>
+                <w:t xml:space="preserve">Maha Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Matta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reema Tayyem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116032⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.4108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16234108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542683v1</w:t>
+                <w:t xml:space="preserve">hal-04840097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on Nutrition Education, Food Literacy, and Healthy Diets in Childhood and Adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La loi EGALIM : un frein pour produire des plats à texture modifiée et enrichis dans les cancers VADS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kathrin Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Hoteit</w:t>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Younes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Tronchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840097v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi EGALIM : un frein pour produire des plats à texture modifiée et enrichis dans les cancers VADS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dioxins and furans maternal transfer: A study of breast milk and cord serum levels among Lebanese mothers and associations with newborn anthropometric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
+                <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kathrin Illner</w:t>
+                <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouillart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Tronchon</w:t>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.116032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684541v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cookinaires, quésaco ? Intérêt dans les soins oncologiques de support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Danober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,103 +603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing machine learning to classify persistent organic pollutants in the serum of pregnant women: a predictive modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (40), pp.52980-52995. </w:t>
@@ -737,103 +737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum levels of polychlorinated dibenzo-p-dioxins and polychlorinated dibenzofurans in a sample of Lebanese pregnant women: The role of dietary, anthropometric, and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.114647. </w:t>
@@ -871,103 +871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Serum, Cord and Human Milk Levels of Per- and Polyfluoroalkyl Substances (PFAS), Association with Predictors and Effect on Newborn Anthropometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.455. </w:t>
@@ -1031,51 +1031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fakhoury Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gessica Heraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Nicole Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1152,90 +1152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and cord serum levels of polychlorinated biphenyls (PCBs) and organochlorine pesticides (OCPs) among Lebanese pregnant women and predictors of exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 266, pp.129211. </w:t>
@@ -1407,51 +1407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,90 +1675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1783,90 +1783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.783-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,77 +1891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo LPS stimulation model coupled with quantitative PCRand its multispecies application in immunonutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biopharmaceutical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable carbohydrate supplementation alters nitrogen excretion in chronic renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,243 +3284,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant starch experts a lowering effect on plasma urea by enhancing urea N transfer into the large intestine</w:t>
+                <w:t xml:space="preserve">Resistant starch is more effective than cholestyramine as a lipid-lowering agent in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 15 (8), pp.1199-1210</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (9), pp.847-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705271v1</w:t>
+                <w:t xml:space="preserve">hal-02716030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant starch is more effective than cholestyramine as a lipid-lowering agent in the rat</w:t>
+                <w:t xml:space="preserve">Resistant starch experts a lowering effect on plasma urea by enhancing urea N transfer into the large intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 30 (9), pp.847-853</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (8), pp.1199-1210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716030v1</w:t>
+                <w:t xml:space="preserve">hal-02705271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between fermentations and calcium in the cecum of rats fed digestible or resistant starch</w:t>
               </w:r>
@@ -3685,51 +3685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,64 +3830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3975,51 +3975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Nutrition Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4228,64 +4228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4373,64 +4373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones en nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4639,51 +4639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4889,103 +4889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
@@ -5139,77 +5139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">qPCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5234,64 +5234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5316,77 +5316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">qPCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,51 +5443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans après la publication du règlement européen 1924/2006 ; Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5589,51 +5589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Benarroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable carbohydrate supplementation alters nitrogen excretion in chronic renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfouz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmouche-Karaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hoteit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Tayyem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34684-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04028009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Heraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Nicole Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Boulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sayegh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.129211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04932102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Papazian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy El Chammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Egret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2005.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alphonse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Garleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Behr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Younes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Levrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hoteit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Tayyem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmouche-Karaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mahfouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34684-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04028009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Heraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Nicole Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Boulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sayegh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.129211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04932102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Papazian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy El Chammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Egret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2005.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alphonse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Garleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Behr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Younes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Levrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>