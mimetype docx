--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -213,316 +213,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi EGALIM : un frein pour produire des plats à texture modifiée et enrichis dans les cancers VADS ?</w:t>
+                <w:t xml:space="preserve">Dioxins and furans maternal transfer: A study of breast milk and cord serum levels among Lebanese mothers and associations with newborn anthropometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
+                <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kathrin Illner</w:t>
+                <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouillart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Younes</w:t>
+                <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tronchon</w:t>
+                <w:t xml:space="preserve">Maya Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.116032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684541v1</w:t>
+                <w:t xml:space="preserve">hal-04542683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxins and furans maternal transfer: A study of breast milk and cord serum levels among Lebanese mothers and associations with newborn anthropometric measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La loi EGALIM : un frein pour produire des plats à texture modifiée et enrichis dans les cancers VADS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Matta</w:t>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Mahfouz</w:t>
+                <w:t xml:space="preserve">Anne Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tronchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542683v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cookinaires, quésaco ? Intérêt dans les soins oncologiques de support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Danober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,90 +603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing machine learning to classify persistent organic pollutants in the serum of pregnant women: a predictive modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -737,103 +737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum levels of polychlorinated dibenzo-p-dioxins and polychlorinated dibenzofurans in a sample of Lebanese pregnant women: The role of dietary, anthropometric, and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.114647. </w:t>
@@ -871,103 +871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Serum, Cord and Human Milk Levels of Per- and Polyfluoroalkyl Substances (PFAS), Association with Predictors and Effect on Newborn Anthropometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.455. </w:t>
@@ -1152,64 +1152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and cord serum levels of polychlorinated biphenyls (PCBs) and organochlorine pesticides (OCPs) among Lebanese pregnant women and predictors of exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmouche-Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,51 +1407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,90 +1675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1783,64 +1783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,77 +1891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo LPS stimulation model coupled with quantitative PCRand its multispecies application in immunonutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biopharmaceutical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2114,303 +2114,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two fermentable carbohydrates (inulin and resistant starch) and their combination on calcium and magnesium balance in rats</w:t>
+                <w:t xml:space="preserve">Fermentable carbohydrate and digestive nitrogen excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coudray</w:t>
+                <w:t xml:space="preserve">J.C. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellanger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (4), pp.479-485</w:t>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (3), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670475v1</w:t>
+                <w:t xml:space="preserve">hal-02671381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentable carbohydrate and digestive nitrogen excretion</w:t>
+                <w:t xml:space="preserve">Effects of two fermentable carbohydrates (inulin and resistant starch) and their combination on calcium and magnesium balance in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Alphonse</w:t>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj-Abdelkader</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11 (3), pp.139-148</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (4), pp.479-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671381v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of fermentable carbohydrate supplements with a low-protein diet in the course of chronic renal failure : Experimental bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,394 +2468,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal fermentation lessens the inhibitory effects of phytic acid on mineral utilization in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fiber stimulates the extra-renal route of nitrogen excretion in partially nephrectomized rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.W. Lopez</w:t>
+                <w:t xml:space="preserve">K.A. Garleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Younes</w:t>
+                <w:t xml:space="preserve">S.E. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 128 (7), pp.1192-1198</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.613-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695399v1</w:t>
+                <w:t xml:space="preserve">hal-02690968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fiber stimulates the extrarenal route of nitrogen excretion in partially nephrectomized rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal fermentation lessens the inhibitory effects of phytic acid on mineral utilization in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9 (11), pp.613-620</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (7), pp.1192-1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691582v1</w:t>
+                <w:t xml:space="preserve">hal-02695399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fiber stimulates the extra-renal route of nitrogen excretion in partially nephrectomized rats</w:t>
+                <w:t xml:space="preserve">Dietary fiber stimulates the extrarenal route of nitrogen excretion in partially nephrectomized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Garleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.E. Behr</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 9, pp.613-620</w:t>
+              <w:t xml:space="preserve">, 1998, 9 (11), pp.613-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690968v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant starch may have a more potent cholesterol-lowering effect than cholestyramine, in spite of having less effect on the fecal excretion of neutral or acidic steroids</w:t>
               </w:r>
@@ -2943,247 +2943,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic fermentation in the caecum increases absorption of calcium and magnesium in the large intestine of the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of resistant starch, compared to guar gum, in depressing plasma cholesterol and enhancing fecal steroid excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Moundras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 75, pp.301-314</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (10), pp.1069-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688470v1</w:t>
+                <w:t xml:space="preserve">hal-02689518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of resistant starch, compared to guar gum, in depressing plasma cholesterol and enhancing fecal steroid excretion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidic fermentation in the caecum increases absorption of calcium and magnesium in the large intestine of the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31 (10), pp.1069-1075</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 75, pp.301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689518v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable fibers or oligosaccharides reduce urinary nitrogen excretion by increasing urea disposal in the rat cecum</w:t>
               </w:r>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant starch is more effective than cholestyramine as a lipid-lowering agent in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between fermentations and calcium in the cecum of rats fed digestible or resistant starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,51 +3685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,64 +3830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4228,64 +4228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4373,64 +4373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4639,51 +4639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,77 +4889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,299 +5133,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">qPCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360613v1</w:t>
+                <w:t xml:space="preserve">hal-04360618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
+              <w:t xml:space="preserve">qPCR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360621v1</w:t>
+                <w:t xml:space="preserve">hal-04360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">qPCR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
+              <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360618v1</w:t>
+                <w:t xml:space="preserve">hal-04360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5443,51 +5443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans après la publication du règlement européen 1924/2006 ; Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Benarroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hoteit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Tayyem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmouche-Karaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mahfouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34684-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04028009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Heraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Nicole Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Boulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sayegh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.129211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04932102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Papazian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy El Chammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Egret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2005.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alphonse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Garleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Behr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Younes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Levrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hoteit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Tayyem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16234108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmouche-Karaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mahfouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34684-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04028009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Heraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Nicole Sayegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Boulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Helou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sayegh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.129211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04932102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Papazian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy El Chammas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230420" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Egret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2005.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Alphonse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Garleb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Behr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Younes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Levrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>