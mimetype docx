--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -118,157 +118,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation and energy performance's assessment of a mycelium-based composite wall for sustainable buildings</w:t>
+                <w:t xml:space="preserve">Computational analysis of natural convection in a nano-encapsulated phase change material-water-filled porous cavity with a tilted elliptical heater and corrugated cold wall using finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fellah</w:t>
+                <w:t xml:space="preserve">Abdelhak Daiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouhaibi</w:t>
+                <w:t xml:space="preserve">Rachid Hidki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+                <w:t xml:space="preserve">Ahmed Bahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mansouri</w:t>
+                <w:t xml:space="preserve">Ismail Arroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.e02786. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (3), pp.1243-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/HFF-09-2025-0681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627067v1</w:t>
+                <w:t xml:space="preserve">hal-05583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a static magnetic field to control the rate of latent energy storage and release of phase-change materials</w:t>
               </w:r>
@@ -352,10267 +356,10289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Numerical Modeling of Thermal Performance Enhancementof a Heat Thermal Energy Storage System Using a Phase Change Material and a Porous Foam</w:t>
+                <w:t xml:space="preserve">Thermal insulation and energy performance's assessment of a mycelium-based composite wall for sustainable buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouhaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation10010003⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e02786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520975v1</w:t>
+                <w:t xml:space="preserve">hal-04627067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis of a sensible heat storage unit in an indirect solar dryer using computational fluid dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and CFD-based study of the interaction of lobed multi-jet diffusers in unbalanced positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benyounes Raillani</w:t>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Amraqui</w:t>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrezzaq Maammar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, pp.104075. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (7), pp.264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-022-03570-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553868v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and CFD-based study of the interaction of lobed multi-jet diffusers in unbalanced positions</w:t>
+                <w:t xml:space="preserve">On Numerical Modeling of Thermal Performance Enhancementof a Heat Thermal Energy Storage System Using a Phase Change Material and a Porous Foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Braikia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khelil</w:t>
+                <w:t xml:space="preserve">Hacen Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezzaq Maammar</w:t>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (7), pp.264. </w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-022-03570-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computation10010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133564v1</w:t>
+                <w:t xml:space="preserve">hal-03520975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Rayleigh Streaming and Heat Transfer in a Standing-Wave Thermoacoustic Engine via a Thermal Lattice Boltzmann Method</w:t>
+                <w:t xml:space="preserve">Parametric analysis of a sensible heat storage unit in an indirect solar dryer using computational fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Slimene</w:t>
+                <w:t xml:space="preserve">Dounia Chaatouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Yahya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hacen Dhahri</w:t>
+                <w:t xml:space="preserve">Mourad Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Naji</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benyounes Raillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-022-03016-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.104075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766871v1</w:t>
+                <w:t xml:space="preserve">hal-03553868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of Microencapsulated Phase Change Materials Synthesis for Low-Temperature Energy Storage Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simulating Rayleigh Streaming and Heat Transfer in a Standing-Wave Thermoacoustic Engine via a Thermal Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Slimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacen Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112411900⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-022-03016-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509264v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Metal Foam Pore Density Effect on Sensible and Latent Heats Storage through an Enthalpy-Based REV-Scale Lattice Boltzmann Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Review of Microencapsulated Phase Change Materials Synthesis for Low-Temperature Energy Storage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hacen Dhahri</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9071165⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (24), pp.11900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app112411900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509656v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indoor air quality and thermal comfort appraisal in a retrofitted university building via low-cost smart sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Metal Foam Pore Density Effect on Sensible and Latent Heats Storage through an Enthalpy-Based REV-Scale Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacen Dhahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor and Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1420326X211015717⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9071165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509518v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the CO2 diffusion effect on low turbulent mixed convection in a ventilated room heated by the bottom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An indoor air quality and thermal comfort appraisal in a retrofitted university building via low-cost smart sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Qabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/TSCI200116291K⟩</w:t>
+              <w:t xml:space="preserve">Indoor and Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1420326X2110157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1420326X211015717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509751v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Integrating Solar Technique On Buildings'thermal Comfort and Energy Consumption: A Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejla Mahjoub Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 321, pp.02001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of brick walls` use incorporating a phase change material towards thermal performance in buildings during a passive cooling strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the CO2 diffusion effect on low turbulent mixed convection in a ventilated room heated by the bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (3 Part B), pp.1909--1922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/tsci180302207y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25 (6 Part B), pp.4783-4796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/TSCI200116291K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246443v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and Large-Eddy Simulations of Lobed and Swirling Turbulent Thermal Jets for HVAC's Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Loukarfi</w:t>
+                <w:t xml:space="preserve">Numerical assessment of brick walls` use incorporating a phase change material towards thermal performance in buildings during a passive cooling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.103-117. </w:t>
+              <w:t xml:space="preserve">Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3 Part B), pp.1909--1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29252/jafm.13.01.29970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/tsci180302207y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524352v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of a Turbulent Flow over Circular and Mixed Staggered Tubes’ Cluster</w:t>
+                <w:t xml:space="preserve">Experiments and Large-Eddy Simulations of Lobed and Swirling Turbulent Thermal Jets for HVAC's Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bedrouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassane Naji</w:t>
+                <w:t xml:space="preserve">A. Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fellouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (05), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.13.05.31119⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29252/jafm.13.01.29970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509973v1</w:t>
+                <w:t xml:space="preserve">hal-03524352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic control of a diffusion flame to optimize materials' transition in a rotary cement kiln</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Insight into Foam Pore Effect on Phase Change Process in a Plane Channel under Forced Convection Using the Thermal Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacen Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (15), pp.3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13153979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03509958v1</w:t>
+                <w:t xml:space="preserve">hal-03509638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Foam Pore Effect on Phase Change Process in a Plane Channel under Forced Convection Using the Thermal Lattice Boltzmann Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic control of a diffusion flame to optimize materials' transition in a rotary cement kiln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13153979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03509638v1</w:t>
+                <w:t xml:space="preserve">hal-03509958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General review of air-conditioning in green and smart buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bennia</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of a Turbulent Flow over Circular and Mixed Staggered Tubes’ Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Báez</w:t>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista ingeniería de construcción</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (05), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.13.05.31119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-50732020000200192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03509725v1</w:t>
+                <w:t xml:space="preserve">hal-03509973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of interacting swirling multiple jets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
+                <w:t xml:space="preserve">General review of air-conditioning in green and smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fellouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Báez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/tsci180604247b⟩</w:t>
+              <w:t xml:space="preserve">Revista ingeniería de construcción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-50732020000200192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246211v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality investigation in a ventilated demonstrator building via a smart sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation of interacting swirling multiple jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14733315.2020.1786974⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3 Part B), pp.1963--1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/tsci180604247b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509550v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulation of forced convection melting of a composite phase change material with heat dissipation through an open-ended channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Indoor air quality investigation in a ventilated demonstrator building via a smart sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Qabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2020.1786974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246432v1</w:t>
+                <w:t xml:space="preserve">hal-03509550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between direct steam generation and molten salt solar tower plants in the climatic conditions of the eastern Moroccan region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Ait Lahoussine Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14710/ijred.9.2.287-294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of porosity effect on a PCM's thermal performance in a porous rectangular channel via thermal lattice Boltzmann method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann simulation of forced convection melting of a composite phase change material with heat dissipation through an open-ended channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2020.104992⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493801v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effects of ventilated cavities outlet location on thermal comfort and air quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of porosity effect on a PCM's thermal performance in a porous rectangular channel via thermal lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacen Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-09-2018-0518⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.104992 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2020.104992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246394v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and thermal performance of hybrid brick walls embedding a phase change material for passive building applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical computation of natural convection inside a curved-shape nanofluid-filled enclosure with nonuniform heating of the bottom wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellaziz Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Djezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08950-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129183119500062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246395v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of natural convection inside a curved-shape nanofluid-filled enclosure with nonuniform heating of the bottom wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation and thermal performance of hybrid brick walls embedding a phase change material for passive building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129183119500062⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08950-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246396v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of an impure phase change material using a thermal lattice Boltzmann method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the effects of ventilated cavities outlet location on thermal comfort and air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.03.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.4462-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-09-2018-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246384v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a turbulent multiple jets issued from lobed diffusers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical characterization of an impure phase change material using a thermal lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissar Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29252/JAFM.12.03.29476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246398v1</w:t>
+                <w:t xml:space="preserve">hal-03246384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating of heat transfer enhancement via a water-based nanofluid in enclosures with curved side walls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of a turbulent multiple jets issued from lobed diffusers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Medaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29252/JAFM.12.03.29476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246397v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational of the wind velocity effect on infiltration rates in an individual building using multi-zone airflow model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simulating of heat transfer enhancement via a water-based nanofluid in enclosures with curved side walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14733315.2018.1431359⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246213v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a turbulent lobed diffuser jet: application to residential comfort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-Diffusive Natural Convection in a Mixture-Filled Cavity with Walls\textquotesingle Opposite Temperatures and Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016078⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (15), pp.1268--1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1460928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246215v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Diffusive Natural Convection in a Mixture-Filled Cavity with Walls\textquotesingle Opposite Temperatures and Concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Computational of the wind velocity effect on infiltration rates in an individual building using multi-zone airflow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1460928⟩</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.46--63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2018.1431359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246209v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shading devices optimization to enhance thermal comfort and energy performance of a residential building in Morocco</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical investigation of a turbulent lobed diffuser jet: application to residential comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazak Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04315324v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the simulation of supercooling and convection in phase change materials using a thermal lattice Boltzmann method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Shading devices optimization to enhance thermal comfort and energy performance of a residential building in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.292-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/pcfd.2018.094618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246210v1</w:t>
+                <w:t xml:space="preserve">hal-04315324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of turbulent mixed convection in an open cavity: Effect of inlet and outlet openings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Cherif</w:t>
+                <w:t xml:space="preserve">Towards the simulation of supercooling and convection in phase change materials using a thermal lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/pcfd.2018.094618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03524282v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of a hybrid PCM/plaster: A numerical and experimental investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of turbulent mixed convection in an open cavity: Effect of inlet and outlet openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.09.083⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524273v1</w:t>
+                <w:t xml:space="preserve">hal-03524282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of a hybrid PCM/plaster: A numerical and experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lachheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016043⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924627v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation and analysis of indoor air quality in a room based on impinging jet ventilation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.276⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527849v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouass (Asilah, Maroc). Campagne d’études 2016</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation and analysis of indoor air quality in a room based on impinging jet ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.710-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01729345v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Transfer Variation Approach at Large Rural Watersheds Scale of Northern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kouass (Asilah, Maroc). Campagne d’études 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Boulemia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Virginie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527850v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of melting phase change process via the enthalpy-porosity approach: Application to hydrated salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sediment Transfer Variation Approach at Large Rural Watersheds Scale of Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Bertrand Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Boulemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/JGEESI/2017/31781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2017.05.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524284v1</w:t>
+                <w:t xml:space="preserve">hal-03527850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Transfer Variation Approach at Large Rural Watersheds Scale of Northern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassane Naji</w:t>
+                <w:t xml:space="preserve">A numerical investigation of melting phase change process via the enthalpy-porosity approach: Application to hydrated salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2017.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377442v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of energy and environmental performances of a bioclimatic dwelling in Algeria's North</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydraulic Characterization of Porous Materials Using a Rainfall Simulator to Model Flows in Natural and Artificial Non-Saturated Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Water Management Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14796/JWMM.C429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0143624416669554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03524271v1</w:t>
+                <w:t xml:space="preserve">hal-03527848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic Characterization of Porous Materials Using a Rainfall Simulator to Model Flows in Natural and Artificial Non-Saturated Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of energy and environmental performances of a bioclimatic dwelling in Algeria's North</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Missoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Management Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.64-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0143624416669554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14796/JWMM.C429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527848v1</w:t>
+                <w:t xml:space="preserve">hal-03524271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient thermal behavior of a wall incorporating a phase change material via a hybrid scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lachheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78, pp.200-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Experimental and Numerical Dynamic Study of a Turbulent Jet Issued from Lobed Diffuser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards numerical computation of double-diffusive natural convection within an eccentric horizontal cylindrical annulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Ghernoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Djezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29252/jafm.09.06.25953⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.1346-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-10-2014-0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524241v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards numerical computation of double-diffusive natural convection within an eccentric horizontal cylindrical annulus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution to the Experimental and Numerical Dynamic Study of a Turbulent Jet Issued from Lobed Diffuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazak Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-10-2014-0330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.2957-2967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29252/jafm.09.06.25953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524250v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the interactions among multiple turbulent swirling jets mounted in unbalanced positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Braikia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (5-6), pp.3749-3763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2015.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Lattice Boltzmann Simulation of Entropy Generation within a Square Enclosure for Sensible and Latent Heat Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.1904-1921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app5041904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Natural Convection with Radiation in a Triple-Glazed Ventilated Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dihmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.795-804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.T4532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating flows in multi-layered and spatially-variable permeability media via a new Gray Lattice Boltzmann model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF A LATTICE BOLTZMANN MODEL TO SIMULATE FLUID FLOWS WITH COMPLEX GEOMETRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissar Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Sukop</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.139-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2015012264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03524235v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d’un jet turbulent à diffuseur muni de lobes : Application au confort dans les locaux à usage d’habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazak Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukarfi Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Technique to Analyze the Effect of Enclosure Shape on the Performance of Phase-change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, pp.2131-2136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF A LATTICE BOLTZMANN MODEL TO SIMULATE FLUID FLOWS WITH COMPLEX GEOMETRIES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulating flows in multi-layered and spatially-variable permeability media via a new Gray Lattice Boltzmann model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Sukop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2015012264⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524212v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouass (Asilah, Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01548260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of coupled heat, air and moisture transfer in building envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Laredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanifi Missoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bendani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (5), pp.509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of coupled double diffusive convection–radiation in a tilted cavity via a hybrid multi-relaxation time-lattice Boltzmann-finite difference and discrete ordinate methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (4), pp.567-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00231-014-1423-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical computation of thermal performance of a simulation of a solar domestic hot water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Essabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (1), pp.22-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3103/S0003701X15010089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical computation of double-diffusive natural convective flow within an elliptic-shape enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghernoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.183-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Swirling Confined Non-premixed Flames with Determination of Pollutant Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Numerical and Analytical Methods in Engineering (IRENA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (5), pp.168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15866/irena.v2i5.7068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of NOx emissions in a full-scale furnace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of hygrothermal response in building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Loukarfi</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bendani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifi Missoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.20.1.3904⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Croatian Association of Civil Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14256/JCE.994.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522968v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Investigation on Heated Swirling Jets Using Experimental and Numerical Computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical prediction of NOx emissions in a full-scale furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mokhtardidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benarous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2014.906279⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.20.1.3904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524191v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of hygrothermal response in building envelopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative Investigation on Heated Swirling Jets Using Experimental and Numerical Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanifi Missoum</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Croatian Association of Civil Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14256/JCE.994.2013⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2014.906279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524098v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouass (Asilah, Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01548257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of thermal characteristics of a mortar with or without a micro-encapsulated phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66 (1-2), pp.171-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Natural Convection-Radiation in a Vertical Vented Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dihmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.T3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the fluid flow in an isolated rotor-stator system with a peripheral opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science China-Physics Mechanics and Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (4), pp.745-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11433-013-5030-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRT-lattice Boltzmann computations of natural convection and volumetric radiation in a tilted square enclosure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lemonnier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.022⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.477-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.477-490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03522958v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MRT-lattice Boltzmann computations of natural convection and volumetric radiation in a tilted square enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moufekkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.16.477-490⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522788v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Study of the Influence of Combustion Models and Kinetic Schemes When Predicting the Diffusion Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nechad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-58782012000400007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.701-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jmech.2012.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833609v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Thermal and Hydraulic Performances of Minichannel Heat Sink with an Impinging Air Jet for Computer Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Beriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mokhtar Saïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Polytechnica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (2), pp.139-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités archéologiques de l’École française de Rome. Année 2011.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782012000400007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01549763v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activités archéologiques de l’École française de Rome. Année 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjat Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (1), pp.44-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522962v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Influence of Combustion Models and Kinetic Schemes When Predicting the Diffusion Flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.701-713. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.469 - 476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jmech.2012.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782012000400007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522957v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Flow and Thermal Characteristics of a Minichannel Heat Sink with Impinging Air Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mokhtar Saïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (8), pp.2243-2254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-012-0321-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of thermal homogenization using multiple swirling jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.239-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2298/TSCI101026131B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of heat transfer by natural convection and radiation in an enclosure filled with an isotropic scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (13), pp.1689-1704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation of flow and heat transfer past three heated cylinders in a vee shape by a double distribution MRT thermal lattice Boltzmann model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (8), pp.1532-1542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique par la méthode de Boltzmann sur réseau (MRT-LBM) des transferts thermiques couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation of flow and heat transfer past three heated cylinders in a vee shape by a double distribution MRT thermal lattice Boltzmann model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (8), pp.1532-1542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on hydraulic and thermal characteristics of a minichannel heat sink with impinging air flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mokhtar Saidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5755/j01.mech.17.2.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Turbulent Flow in a Square Duct Using a Cubic Low-Reynolds Stress Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of heat transfer and fluid flow in an obstructed channel using lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.106 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644401011008540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526427v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 374 (34), pp.3499-3507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-relaxation-time lattice Boltzmann computation of channel flow past a square cylinder with an upstream control bi-partition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of the Turbulent Flow in a Square Duct Using a Cubic Low-Reynolds Stress Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.181/206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00521394v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of heat transfer and fluid flow in an obstructed channel using lattice Boltzmann method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Multiple-relaxation-time lattice Boltzmann computation of channel flow past a square cylinder with an upstream control bi-partition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/02644401011008540⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.591-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454402v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
+                <w:t xml:space="preserve">MRT-Lattice Boltzmann simulation of forced convection in a plane channel with an inclined square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512643v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of surface radiation and natural convection in a heated horticultural greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Elfarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (3), pp.894-900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2009.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRT-Lattice Boltzmann simulation of forced convection in a plane channel with an inclined square cylinder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Mezrhab</w:t>
+                <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.06.009⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 374 (34), pp.3499-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522946v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of heat transfer and fluid flow in an obstructed channel using lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.106-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/02644401011008540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRT-Lattice Boltzmann simulation of forced convection in a plane channel with an inclined square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10635,3414 +10661,3414 @@
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-relaxation-time lattice Boltzmann computation of channel flow past a square cylinder with an upstream control bi-partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 64, No. 6, pp: 591-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.2159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer over two blocks arbitrary located in a 2D plane channel using a hybrid lattice Boltzmann-finite difference method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (11), pp.1373-1381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00231-009-0514-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computation of a three-dimensional turbulent flow in a square duct using a cubic eddy-viscosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Gnanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524178v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Khelil</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann Simulation of Convective Heat Transfer from Heated Blocks in a Horizontal Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (5), pp.422 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780903244338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00351369v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of a three-dimensional turbulent flow in a square duct using a cubic eddy-viscosity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Gnanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (1), pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522897v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann Simulation of Convective Heat Transfer from Heated Blocks in a Horizontal Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
+                <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.283-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424959v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of a three-dimensional turbulent flow in a square duct using a cubic eddy-viscosity model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Honoré Gnanga</w:t>
+                <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.02.001⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (2), pp.374-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370520v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer over two blocks arbitrary located in a 2D plane channel using a hybrid lattice Boltzmann-finite difference method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (11), pp.1373-1381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00231-009-0514-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Simulation of Convective Heat Transfer from Heated Blocks in a Horizontal Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (5), pp.422-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407780903244338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
+                <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics &amp; Materials Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (2), pp.374-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365151v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Mompean</w:t>
+                <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluid Dynamics &amp; Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03522898v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Swirling Confined Non-premixed Flames with Determination of Pollutant Emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loukarfi Larbi</w:t>
+                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (5), pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400810881400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262229v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Numerical Study of Swirling Confined Non-premixed Flames with Determination of Pollutant Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukarfi Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (6), pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03522856v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulation of surface radiation and natural convection in a square cavity with an inner cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (5), pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400810881400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/11/115502⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290718v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann simulation of surface radiation and natural convection in a square cavity with an inner cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/02644400810881400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (11), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/11/115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333502v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of turbulent flow through a straight square duct using a near wall linear k - ε model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Rechia</w:t>
+                <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Marjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (3), pp.317-336</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3-4), pp.477-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193093v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Abid</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (2), pp.293-298</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186998v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C Abid</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, 10 (2), pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528433v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capron</w:t>
+                <w:t xml:space="preserve">Numerical simulation of turbulent flow through a straight square duct using a near wall linear k - ε model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rechia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Marjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (3-4), pp.477-490</w:t>
+              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.317-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193101v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulent flow through a straight square duct using a near wall linear k – ϵ model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rechia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif El Marjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.317-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/175095407782219256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (2), pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Turbulence Model for Simulating a Flow in a Square Duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Gnanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rechia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Dynamics Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (2), pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of water coning using dual completion technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ould-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chikh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (1-2), pp.109-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.petrol.2004.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137113v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of water coning using dual completion technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ould-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (1-2), pp.109-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.petrol.2004.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522780v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of explicit algebraic stress models using direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of explicit algebraic stress models using direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation a priori d'un modele non-linéaire de turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (1), pp.27-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01423-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation a priori d'un modèle non-linéaire de turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (1), pp.27-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01423-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study of a wind turbine blade with horizontal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail El-Batanony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeur-Bernard Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Landjerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (2), pp.241-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01127-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediction of turbulent swirling jet flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 29 (2), pp.169-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0017-9310(86)90225-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14052,3419 +14078,3419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermal lattice Boltzmann method for the simulation of latent heat thermal energy in a porous storage unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riheb Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacen Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. pp.01004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique d’un local traité par un système de ventilation par jet impactant et plancher chauffant : Impact sur la qualité de l’environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of partially oxidized graphite oxide for solar energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Graphene Chemistry and Graphene Oxide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of capric-stearic acid/graphene oxide-TiO2 microcapsules for solar energy storage and photocatalytic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Phase Change Materials for Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards measuring indoor air quality and hygrothermal comfort with a smart sensor”, “Measurements of indoor air quality (IAQ) and hygrothermal comfort by a smart sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Indoor Air Quality measurements in a tertially building vai a smart sensor connected toa Raspberry card: Apllication to a demonstrator building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Qabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium, Individual Air Sensors: Innovation or revolution?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France., Unknown Region</w:t>
+              <w:t xml:space="preserve">Int. Conference on Sustainability in Energy and Buildings (SEB-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246220v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality investigation in a ventilated demonstrator building via a smart sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Qabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIVC conference - Smart ventilation for Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Antibes Juan les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Quality measurements in a tertially building vai a smart sensor connected toa Raspberry card: Apllication to a demonstrator building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Towards measuring indoor air quality and hygrothermal comfort with a smart sensor”, “Measurements of indoor air quality (IAQ) and hygrothermal comfort by a smart sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Qabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Sustainability in Energy and Buildings (SEB-18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">Int. Symposium, Individual Air Sensors: Innovation or revolution?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France., Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246219v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental identfcaton of factors inﬂuencing the pressure homogeneity during an airtghtness test in a large building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Qabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIVC conference - Smart ventilation for Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Antibes Juan les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality (IAQ) measurements in a tertiary building via a smart sensor connected to a Raspberry Pi card: application to a demonstrator building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Qabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Smart Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brisbanne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of turbulent double-diffusive mixed convection in a slot ventilated enclosure with supply air flow ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overhangs' Optimization of a South-facing Residential Building in Semi-arid Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du transport d'un aéro-contaminant en convection naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark numerical and experimental solutions of turbulent natural convection in open square cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids, ICMCSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase change materials characterisation and applications to the thermal simulation of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux à changement de phase pour la simulation thermique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique d’un multijet tourbillonnaire en mode confiné avec et sans obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Metrology/EDP Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.15007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metrology/201315007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique et dynamique d'un multi jet tourbillonnaire à orifices déséquilibrés en positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVED MIXING USING MULTIPLE SWIRLING JETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAMMM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Mascate, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Peripheral Opening on the Central Core Flow Behaviour in a Rotor-Stator System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Vail, United States. pp.1301-1310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2009-78088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the v²-f Model Through Predictions of a Turbulent Channel Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIAA Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2009-4163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL STUDY OF HEAT TRANSFER AND AIR FLOW IN HEATED GREENHOUSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dihmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Elfarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CHT-08 ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ICHMT.2008.CHT.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL INVESTIGATION OF LAMINAR FLOW AND CONVECTIVE HEAT TRANSFER IN AN OBSTRUCTED CHANNEL USING LATTICE BOLTZMANN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CHT-08 ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ICHMT.2008.CHT.2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation of Different Turbulent Models When Predicting Airflow in an Enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2008 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Chicago, United States. pp.179-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/PVP2008-61276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Approach to Improve Flushing Efficiency by a Dynamic Morphological Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2008 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Chicago, United States. pp.385-389, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/PVP2008-61281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF CONFINED DIFFUSION FLAMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CHT-08 ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ICHMT.2008.CHT.570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction numérique d'écoulements viscoélastiques autour d'un cylindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction numérique d'un écoulement dans une conduite à section carrée à l'aide d'un modèle non-linéaire de turbulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gnanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Three-Dimensional Numerical Model of Sediment Transport and Bed Level Changes in Reservoir Flushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Goreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R.M. Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un écoulement turbulent tridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rechia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Analysis of Explicit Algebraic Stress Models for a Turbulent Flow Through a Straight Square Duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/JSME 2004 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, San Diego, United States. pp.19-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/PVP2004-2846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRIORI EVALUATION OF NON-LINEAR MODELS FOR TURBULENT INCOMPRESSIBLE FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Detroit, United States. pp.147-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-008044114-6/50013-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17474,120 +17500,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the thermal behavior of a wall containing microencapsulated PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Renewable Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sousse, Tunisia. REC2015 International Renewable Energy Congress : the Sixth International Renewable Energy Congress : 2015 6th International Renewable Energy Congress (IREC), March 24-26, 2015, Sousse, Tunisia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.23957.52968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17597,302 +17623,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Large Eddy Numerical Simulations of Turbulent Viscoelastic Drag Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Tejada-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gatski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Wall Turbulence: Understanding and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer Netherlands, pp.421-428, 2011, ERCOFTAC Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9603-6_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRIORI EVALUATION OF NON-LINEAR MODELS FOR TURBULENT INCOMPRESSIBLE FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Turbulence Modelling and Experiments 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.147-156, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-008044114-6/50013-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId467"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18039,51 +18065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02786" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Yehya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adebayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Mabrouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Dhahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10010003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03553868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Chaatouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Salhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Raillani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amraqui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braikia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khelil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Maammar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03570-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Slimene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Yahya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03016-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Qabbal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X211015717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI200116291K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Romdhane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mahjoub Said" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180302207y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fellouah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loukarfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.01.29970" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedrouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.13.05.31119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nial" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Loukarfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bravo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-50732020000200192" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180604247b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2020.1786974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabrouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dhahri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammouda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ait Lahoussine Ouali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.9.2.287-294" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hammouda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2020.104992" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2018-0518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08950-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Yahiaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Djezzar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183119500062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.03.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medaouar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braikia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/JAFM.12.03.29476" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahiaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djezzar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2018.1431359" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Bennia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016078" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2018.094618" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lenoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Masson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Boulemia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2017/31781" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2017.05.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07NVD3QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belkacem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loukarfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missoum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143624416669554" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulemia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.C429" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41Q063R0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.09.06.25953" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ghernoug" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-10-2014-0330" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Amrani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dihmani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yehya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sukop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.07.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1520G63S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukarfi Larbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527897v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.344" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2015012264" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Lenoir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524135v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maliki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laredj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifi Missoum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bendani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Moufekkir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1423-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Essabbani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moufekkir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezrhab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X15010089" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghernoug" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.08.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F5RVT57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irena.v2i5.7068" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522968v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtardidouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.20.1.3904" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2014.906279" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lared" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.994.2013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T3877" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-013-5030-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A395A540D3BB68D508E1AC6B953D79A6BBCB7705/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522958v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moussaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.022" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVZ7PFT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.477-490" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ben Said" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782012000400007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528229v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Beriache" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bettahar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bensaid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522957v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2012.108" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beriache" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettahar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0321-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522954v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI101026131B" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.04.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V90L9KC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.03.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KR2VL40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528329v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522953v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Saidia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.17.2.331" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522947v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.059" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LWDZ6TD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrgab" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2159" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1TF11PH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454402v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401011008540" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HD5LM4HD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512643v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elfarh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2009.05.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3P5QDS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.06.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPFZKDQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434426v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-009-0514-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBVTLR2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524178v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWFGX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Gnanga" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.02.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q41NRHTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424959v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903244338" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365151v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522898v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262229v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Ali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522856v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810881400" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-X322KZWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290718v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moussaoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/11/115502" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JG7H175-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333502v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193093v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rechia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Marjani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186998v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabhi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Abid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528433v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mezrhab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabhi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193101v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif El Marjani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095407782219256" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528456v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186978v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Amer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chikh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2004.04.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DS5CG1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077452v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Yahyaoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/038" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522782v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01423-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522778v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522773v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Younsi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El-Batanony" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeur-Bernard Tritsch" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landjerit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01127-X" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXTHSX47-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522767v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90225-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075ZB7MV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101004" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246220v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246217v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Labat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Talon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465735v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477289" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527898v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Khelil" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201315007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422545v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528348v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braikia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527902v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2009-78088" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527901v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-4163" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527907v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2110" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2080" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527903v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61276" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghoreishi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabatabai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61281" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527905v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.570" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361791v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361728v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gnanga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Goreishi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.M. Tabatabai" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361708v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rechia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527908v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Yahyaoui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2846" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527910v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Said" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044114-6/50013-2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527873v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23957.52968" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527899v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Tejada-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9603-6_44" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE8E5EED1EDF122941C60125675D72376B2956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527909v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Daiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hidki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bahlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Arroub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2025-0681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Yehya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adebayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braikia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khelil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Maammar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03570-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Mabrouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Dhahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03553868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Chaatouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Salhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Raillani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amraqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Slimene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Yahya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03016-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Qabbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X211015717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mahjoub Said" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI200116291K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180302207y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fellouah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loukarfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.01.29970" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153979" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Loukarfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedrouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.13.05.31119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bravo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-50732020000200192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180604247b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2020.1786974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ait Lahoussine Ouali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.9.2.287-294" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabrouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dhahri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammouda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hammouda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2020.104992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Yahiaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Djezzar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183119500062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08950-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2018-0518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.03.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medaouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braikia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/JAFM.12.03.29476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahiaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djezzar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2018.1431359" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Bennia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2018.094618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lenoir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Boulemia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2017/31781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2017.05.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07NVD3QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulemia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.C429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belkacem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loukarfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143624416669554" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41Q063R0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ghernoug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-10-2014-0330" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.09.06.25953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041904" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dihmani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4532" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2015012264" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukarfi Larbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.344" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yehya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sukop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.07.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1520G63S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Lenoir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maliki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laredj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifi Missoum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bendani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Moufekkir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1423-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Essabbani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moufekkir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezrhab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X15010089" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghernoug" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F5RVT57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irena.v2i5.7068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lared" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.994.2013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtardidouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.20.1.3904" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2014.906279" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T3877" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-013-5030-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A395A540D3BB68D508E1AC6B953D79A6BBCB7705/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.477-490" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522958v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moussaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVZ7PFT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2012.108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Beriache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bettahar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bensaid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782012000400007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ben Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522959v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beriache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettahar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0321-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI101026131B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.04.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V90L9KC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.03.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KR2VL40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522951v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Saidia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.17.2.331" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454402v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401011008540" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HD5LM4HD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.059" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LWDZ6TD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrgab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2159" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1TF11PH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.06.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPFZKDQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elfarh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2009.05.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3P5QDS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-009-0514-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBVTLR2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Gnanga" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.02.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q41NRHTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424959v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903244338" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370520v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWFGX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365151v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522856v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810881400" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-X322KZWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262229v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Ali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333502v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moussaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/11/115502" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JG7H175-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193101v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528433v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mezrhab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabhi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186998v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabhi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Abid" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193093v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rechia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Marjani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif El Marjani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095407782219256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528456v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186978v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Amer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chikh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2004.04.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DS5CG1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Yahyaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/038" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01423-7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Younsi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El-Batanony" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeur-Bernard Tritsch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landjerit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01127-X" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXTHSX47-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522767v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90225-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075ZB7MV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527860v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246218v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Labat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Talon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528186v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465735v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527864v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Khelil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201315007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422545v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528348v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braikia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2009-78088" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527901v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-4163" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527907v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2080" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527903v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61276" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghoreishi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabatabai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61281" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527905v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.570" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361791v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gnanga" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362019v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Goreishi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.M. Tabatabai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361708v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rechia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527908v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Yahyaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2846" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527910v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Said" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044114-6/50013-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527873v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23957.52968" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Tejada-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9603-6_44" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE8E5EED1EDF122941C60125675D72376B2956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527909v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>