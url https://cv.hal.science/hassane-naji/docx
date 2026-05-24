--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -252,304 +252,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a static magnetic field to control the rate of latent energy storage and release of phase-change materials</w:t>
+                <w:t xml:space="preserve">Thermal insulation and energy performance's assessment of a mycelium-based composite wall for sustainable buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alissar Yehya</w:t>
+                <w:t xml:space="preserve">M. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Adebayo</w:t>
+                <w:t xml:space="preserve">S. Ouhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Naji</w:t>
+                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.110275⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e02786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634029v1</w:t>
+                <w:t xml:space="preserve">hal-04627067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation and energy performance's assessment of a mycelium-based composite wall for sustainable buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a static magnetic field to control the rate of latent energy storage and release of phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+                <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mansouri</w:t>
+                <w:t xml:space="preserve">Philip Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.e02786. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.110275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.110275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627067v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and CFD-based study of the interaction of lobed multi-jet diffusers in unbalanced positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -622,51 +622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Numerical Modeling of Thermal Performance Enhancementof a Heat Thermal Energy Storage System Using a Phase Change Material and a Porous Foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riheb Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacen Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejla Mahjoub Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.103-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1751,365 +1751,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Foam Pore Effect on Phase Change Process in a Plane Channel under Forced Convection Using the Thermal Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
+                <w:t xml:space="preserve">Aerodynamic control of a diffusion flame to optimize materials' transition in a rotary cement kiln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13153979⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509638v1</w:t>
+                <w:t xml:space="preserve">hal-03509958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic control of a diffusion flame to optimize materials' transition in a rotary cement kiln</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of a Turbulent Flow over Circular and Mixed Staggered Tubes’ Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (05), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.13.05.31119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509958v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of a Turbulent Flow over Circular and Mixed Staggered Tubes’ Cluster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+                <w:t xml:space="preserve">Insight into Foam Pore Effect on Phase Change Process in a Plane Channel under Forced Convection Using the Thermal Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riheb Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacen Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (05), </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (15), pp.3979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/jafm.13.05.31119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13153979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509973v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General review of air-conditioning in green and smart buildings</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fellouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (3 Part B), pp.1963--1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,356 +2817,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of natural convection inside a curved-shape nanofluid-filled enclosure with nonuniform heating of the bottom wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Djezzar</w:t>
+                <w:t xml:space="preserve">Numerical simulation and thermal performance of hybrid brick walls embedding a phase change material for passive building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129183119500062⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08950-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246396v1</w:t>
+                <w:t xml:space="preserve">hal-03246395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and thermal performance of hybrid brick walls embedding a phase change material for passive building applications</w:t>
+                <w:t xml:space="preserve">Numerical study of the effects of ventilated cavities outlet location on thermal comfort and air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08950-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.4462-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-09-2018-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246395v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effects of ventilated cavities outlet location on thermal comfort and air quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
+                <w:t xml:space="preserve">Numerical computation of natural convection inside a curved-shape nanofluid-filled enclosure with nonuniform heating of the bottom wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellaziz Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Koufi</w:t>
+                <w:t xml:space="preserve">Mahfoud Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (11), pp.4462-4483. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-09-2018-0518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129183119500062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246394v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical characterization of an impure phase change material using a thermal lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,382 +3454,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Diffusive Natural Convection in a Mixture-Filled Cavity with Walls\textquotesingle Opposite Temperatures and Concentrations</w:t>
+                <w:t xml:space="preserve">Computational of the wind velocity effect on infiltration rates in an individual building using multi-zone airflow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1460928⟩</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.46--63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2018.1431359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246209v1</w:t>
+                <w:t xml:space="preserve">hal-03246213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational of the wind velocity effect on infiltration rates in an individual building using multi-zone airflow model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical investigation of a turbulent lobed diffuser jet: application to residential comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazak Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14733315.2018.1431359⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246213v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a turbulent lobed diffuser jet: application to residential comfort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Khelil</w:t>
+                <w:t xml:space="preserve">Double-Diffusive Natural Convection in a Mixture-Filled Cavity with Walls\textquotesingle Opposite Temperatures and Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Mohamadi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Naji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.104. </w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (15), pp.1268--1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2016078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1460928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246215v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shading devices optimization to enhance thermal comfort and energy performance of a residential building in Morocco</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the simulation of supercooling and convection in phase change materials using a thermal lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4061,64 +4061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 116, pp.103-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4190,51 +4190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lachheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,90 +4306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of indoor air quality in a ventilated room using different strategies of ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4462,64 +4462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.710-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Bertrand Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Boulemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical investigation of melting phase change process via the enthalpy-porosity approach: Application to hydrated salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Management Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Missoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5145,51 +5145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient thermal behavior of a wall incorporating a phase change material via a hybrid scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lachheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5261,64 +5261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards numerical computation of double-diffusive natural convection within an eccentric horizontal cylindrical annulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinez Ghernoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5365,51 +5365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Experimental and Numerical Dynamic Study of a Turbulent Jet Issued from Lobed Diffuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazak Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,51 +5512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the interactions among multiple turbulent swirling jets mounted in unbalanced positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,64 +5629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Lattice Boltzmann Simulation of Entropy Generation within a Square Enclosure for Sensible and Latent Heat Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissar Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.1904-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.795-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,459 +5844,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF A LATTICE BOLTZMANN MODEL TO SIMULATE FLUID FLOWS WITH COMPLEX GEOMETRIES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulating flows in multi-layered and spatially-variable permeability media via a new Gray Lattice Boltzmann model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Sukop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2015012264⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524212v1</w:t>
+                <w:t xml:space="preserve">hal-03524235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d’un jet turbulent à diffuseur muni de lobes : Application au confort dans les locaux à usage d’habitation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF A LATTICE BOLTZMANN MODEL TO SIMULATE FLUID FLOWS WITH COMPLEX GEOMETRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissar Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.139-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2015012264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528280v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Technique to Analyze the Effect of Enclosure Shape on the Performance of Phase-change Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale d’un jet turbulent à diffuseur muni de lobes : Application au confort dans les locaux à usage d’habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazak Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukarfi Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527897v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating flows in multi-layered and spatially-variable permeability media via a new Gray Lattice Boltzmann model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Novel Technique to Analyze the Effect of Enclosure Shape on the Performance of Phase-change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissar Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Sukop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.2131-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.07.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524235v1</w:t>
+                <w:t xml:space="preserve">hal-03527897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouass (Asilah, Maroc).</w:t>
               </w:r>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6442,51 +6442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanifi Missoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bendani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (5), pp.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6520,51 +6520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of coupled double diffusive convection–radiation in a tilted cavity via a hybrid multi-relaxation time-lattice Boltzmann-finite difference and discrete ordinate methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,51 +6676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (1), pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6754,51 +6754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical computation of double-diffusive natural convective flow within an elliptic-shape enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Swirling Confined Non-premixed Flames with Determination of Pollutant Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7013,51 +7013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bendani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,51 +7117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of NOx emissions in a full-scale furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokhtardidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,77 +7247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Investigation on Heated Swirling Jets Using Experimental and Numerical Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (1), pp.43-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of thermal characteristics of a mortar with or without a micro-encapsulated phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,51 +7605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Natural Convection-Radiation in a Vertical Vented Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dihmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the fluid flow in an isolated rotor-stator system with a peripheral opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,51 +7955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRT-lattice Boltzmann computations of natural convection and volumetric radiation in a tilted square enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,632 +8091,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Influence of Combustion Models and Kinetic Schemes When Predicting the Diffusion Flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Computation of Thermal and Hydraulic Performances of Minichannel Heat Sink with an Impinging Air Jet for Computer Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Beriache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mokhtar Saïdia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Polytechnica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.139-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522957v1</w:t>
+                <w:t xml:space="preserve">hal-03528229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Thermal and Hydraulic Performances of Minichannel Heat Sink with an Impinging Air Jet for Computer Cooling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bettahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Mokhtar Saïdia</w:t>
+                <w:t xml:space="preserve">Hasna Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Polytechnica Hungarica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782012000400007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528229v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Naji</w:t>
+                <w:t xml:space="preserve">Activités archéologiques de l’École française de Rome. Année 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Bensaid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjat Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (1), pp.44-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522962v1</w:t>
+                <w:t xml:space="preserve">halshs-01549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités archéologiques de l’École française de Rome. Année 2011.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biagi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hasna Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.469 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782012000400007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01549763v1</w:t>
+                <w:t xml:space="preserve">hal-00833609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of linear and non-linear models using DNS data of turbulent channel flows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Study of the Influence of Combustion Models and Kinetic Schemes When Predicting the Diffusion Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nechad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-58782012000400007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.701-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jmech.2012.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833609v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Flow and Thermal Characteristics of a Minichannel Heat Sink with Impinging Air Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,77 +8802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of thermal homogenization using multiple swirling jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of heat transfer by natural convection and radiation in an enclosure filled with an isotropic scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moufekkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9087,51 +9087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (8), pp.1532-1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9216,51 +9216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9298,51 +9298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation of flow and heat transfer past three heated cylinders in a vee shape by a double distribution MRT thermal lattice Boltzmann model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,51 +9414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on hydraulic and thermal characteristics of a minichannel heat sink with impinging air flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beriache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9538,552 +9538,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of heat transfer and fluid flow in an obstructed channel using lattice Boltzmann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/02644401011008540⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 374 (34), pp.3499-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454402v1</w:t>
+                <w:t xml:space="preserve">hal-03522947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
+                <w:t xml:space="preserve">Computation of the Turbulent Flow in a Square Duct Using a Cubic Low-Reynolds Stress Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.181/206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03522947v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Turbulent Flow in a Square Duct Using a Cubic Low-Reynolds Stress Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiple-relaxation-time lattice Boltzmann computation of channel flow past a square cylinder with an upstream control bi-partition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.591-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526427v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-relaxation-time lattice Boltzmann computation of channel flow past a square cylinder with an upstream control bi-partition</w:t>
+                <w:t xml:space="preserve">Computation of heat transfer and fluid flow in an obstructed channel using lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (6), pp.591-608. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.106 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.2159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/02644401011008540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521394v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRT-Lattice Boltzmann simulation of forced convection in a plane channel with an inclined square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10162,409 +10162,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of surface radiation and natural convection in a heated horticultural greenhouse</w:t>
+                <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lemonnier</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2009.05.017⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 374 (34), pp.3499-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434410v1</w:t>
+                <w:t xml:space="preserve">hal-00512643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double MRT thermal lattice Boltzmann method for simulating convective flows</w:t>
+                <w:t xml:space="preserve">Computation of surface radiation and natural convection in a heated horticultural greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Elfarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.059⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.894-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2009.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512643v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of heat transfer and fluid flow in an obstructed channel using lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.106-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/02644401011008540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10581,77 +10581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRT-Lattice Boltzmann simulation of forced convection in a plane channel with an inclined square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (1), pp.131-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10697,51 +10697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-relaxation-time lattice Boltzmann computation of channel flow past a square cylinder with an upstream control bi-partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,70 +10772,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 64, No. 6, pp: 591-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.2159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10852,77 +10852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer over two blocks arbitrary located in a 2D plane channel using a hybrid lattice Boltzmann-finite difference method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (11), pp.1373-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10962,643 +10962,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of a three-dimensional turbulent flow in a square duct using a cubic eddy-viscosity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.283-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522897v1</w:t>
+                <w:t xml:space="preserve">hal-03524178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann Simulation of Convective Heat Transfer from Heated Blocks in a Horizontal Channel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loukarfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407780903244338⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (2), pp.374-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424959v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of a three-dimensional turbulent flow in a square duct using a cubic eddy-viscosity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Gnanga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (1), pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370520v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann Simulation of Convective Heat Transfer from Heated Blocks in a Horizontal Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (5), pp.422 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780903244338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524178v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computation of a three-dimensional turbulent flow in a square duct using a cubic eddy-viscosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Gnanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00351369v1</w:t>
+                <w:t xml:space="preserve">hal-00370520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer over two blocks arbitrary located in a 2D plane channel using a hybrid lattice Boltzmann-finite difference method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11657,113 +11657,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Simulation of Convective Heat Transfer from Heated Blocks in a Horizontal Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (5), pp.422-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407780903244338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522905v1</w:t>
@@ -11774,51 +11774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of a high swirled natural gas diffusion flame using a PDF model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,131 +11836,131 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (2), pp.374-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of Lattice Boltzmann Equation and Finite Volume Method to Simulate Heat Transfer in a Square Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics &amp; Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11979,932 +11979,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Study of Swirling Confined Non-premixed Flames with Determination of Pollutant Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukarfi Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (6), pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522856v1</w:t>
+                <w:t xml:space="preserve">hal-00262229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Swirling Confined Non-premixed Flames with Determination of Pollutant Emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loukarfi Larbi</w:t>
+                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (5), pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400810881400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262229v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann simulation of surface radiation and natural convection in a square cavity with an inner cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/02644400810881400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (11), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/11/115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333502v1</w:t>
+                <w:t xml:space="preserve">hal-00290718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulation of surface radiation and natural convection in a square cavity with an inner cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Numerical study of natural convection in a square cavity containing a cylinder using the lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/11/115502⟩</w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (5), pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400810881400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00290718v1</w:t>
+                <w:t xml:space="preserve">hal-00333502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
+                <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (3-4), pp.477-490</w:t>
+              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193101v1</w:t>
+                <w:t xml:space="preserve">hal-03528433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Rabhi</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrgab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Abid</w:t>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, 10 (2), pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528433v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of turbulent flow through a straight square duct using a near wall linear k - ε model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rechia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Abid</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Marjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10 (2), pp.293-298</w:t>
+              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.317-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186998v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of turbulent flow through a straight square duct using a near wall linear k - ε model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Strong coupling for fluid structure interaction problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Marjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (3), pp.317-336</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3-4), pp.477-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193093v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulent flow through a straight square duct using a near wall linear k – ϵ model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rechia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12964,90 +12964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du couplage convection rayonnement dans une enceinte cloisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mezrhab</w:t>
+                <w:t xml:space="preserve">M Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (2), pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13072,90 +13072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Turbulence Model for Simulating a Flow in a Square Duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Gnanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rechia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Dynamics Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (2), pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13180,83 +13180,83 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of water coning using dual completion technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ould-Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Chikh</w:t>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (1-2), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.petrol.2004.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -13266,113 +13266,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522780v1</w:t>
+                <w:t xml:space="preserve">hal-00137113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of water coning using dual completion technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ould-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chikh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (1-2), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.petrol.2004.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -13382,81 +13382,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137113v1</w:t>
+                <w:t xml:space="preserve">hal-03522780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of explicit algebraic stress models using direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13516,51 +13516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of explicit algebraic stress models using direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13646,51 +13646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (1), pp.27-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13724,51 +13724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation a priori d'un modèle non-linéaire de turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13828,51 +13828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study of a wind turbine blade with horizontal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13970,51 +13970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediction of turbulent swirling jet flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 29 (2), pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14105,51 +14105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermal lattice Boltzmann method for the simulation of latent heat thermal energy in a porous storage unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riheb Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacen Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14373,51 +14373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14481,51 +14481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15008,51 +15008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Qabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Smart Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brisbanne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15198,51 +15198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15289,77 +15289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du transport d'un aéro-contaminant en convection naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15397,77 +15397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark numerical and experimental solutions of turbulent natural convection in open square cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids, ICMCSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15768,64 +15768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Metrology/EDP Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.15007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15885,64 +15885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15993,51 +15993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Braikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16114,51 +16114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Vail, United States. pp.1301-1310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16192,77 +16192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the v²-f Model Through Predictions of a Turbulent Channel Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIAA Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16322,77 +16322,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dihmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Elfarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CHT-08 ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16439,77 +16439,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL INVESTIGATION OF LAMINAR FLOW AND CONVECTIVE HEAT TRANSFER IN AN OBSTRUCTED CHANNEL USING LATTICE BOLTZMANN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CHT-08 ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.1-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16556,51 +16556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation of Different Turbulent Models When Predicting Airflow in an Enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16660,51 +16660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Approach to Improve Flushing Efficiency by a Dynamic Morphological Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16777,51 +16777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF CONFINED DIFFUSION FLAMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loukarfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16868,51 +16868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction numérique d'écoulements viscoélastiques autour d'un cylindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16976,51 +16976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction numérique d'un écoulement dans une conduite à section carrée à l'aide d'un modèle non-linéaire de turbulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gnanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17097,51 +17097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Goreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R.M. Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17179,51 +17179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un écoulement turbulent tridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rechia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17274,51 +17274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Analysis of Explicit Algebraic Stress Models for a Turbulent Flow Through a Straight Square Duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17378,51 +17378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRIORI EVALUATION OF NON-LINEAR MODELS FOR TURBULENT INCOMPRESSIBLE FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17527,51 +17527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the thermal behavior of a wall containing microencapsulated PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Renewable Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sousse, Tunisia. REC2015 International Renewable Energy Congress : the Sixth International Renewable Energy Congress : 2015 6th International Renewable Energy Congress (IREC), March 24-26, 2015, Sousse, Tunisia, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17689,51 +17689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gatski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Wall Turbulence: Understanding and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer Netherlands, pp.421-428, 2011, ERCOFTAC Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17805,51 +17805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18065,51 +18065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Daiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hidki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bahlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Arroub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2025-0681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Yehya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adebayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braikia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khelil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Maammar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03570-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Mabrouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Dhahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03553868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Chaatouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Salhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Raillani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amraqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Slimene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Yahya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03016-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Qabbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X211015717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mahjoub Said" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI200116291K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180302207y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fellouah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loukarfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.01.29970" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153979" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Loukarfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedrouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.13.05.31119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bravo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-50732020000200192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180604247b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2020.1786974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ait Lahoussine Ouali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.9.2.287-294" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabrouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dhahri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammouda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hammouda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2020.104992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Yahiaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Djezzar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183119500062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08950-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2018-0518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.03.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medaouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braikia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/JAFM.12.03.29476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahiaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djezzar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2018.1431359" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Bennia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2018.094618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lenoir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Boulemia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2017/31781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2017.05.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07NVD3QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulemia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.C429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belkacem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loukarfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143624416669554" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41Q063R0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ghernoug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-10-2014-0330" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.09.06.25953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041904" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dihmani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4532" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2015012264" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukarfi Larbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.344" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yehya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sukop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.07.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1520G63S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Lenoir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maliki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laredj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifi Missoum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bendani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Moufekkir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1423-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Essabbani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moufekkir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezrhab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X15010089" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghernoug" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F5RVT57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irena.v2i5.7068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lared" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.994.2013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtardidouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.20.1.3904" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2014.906279" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T3877" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-013-5030-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A395A540D3BB68D508E1AC6B953D79A6BBCB7705/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.477-490" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522958v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moussaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVZ7PFT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2012.108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Beriache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bettahar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bensaid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782012000400007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ben Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522959v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beriache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettahar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0321-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI101026131B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.04.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V90L9KC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.03.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KR2VL40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522951v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Saidia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.17.2.331" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454402v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401011008540" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HD5LM4HD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.059" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LWDZ6TD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526427v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrgab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2159" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1TF11PH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.06.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPFZKDQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elfarh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2009.05.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3P5QDS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-009-0514-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBVTLR2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Gnanga" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.02.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q41NRHTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424959v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903244338" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370520v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWFGX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365151v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522856v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810881400" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-X322KZWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262229v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Ali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333502v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moussaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/11/115502" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JG7H175-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193101v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528433v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mezrhab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabhi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186998v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabhi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Abid" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193093v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rechia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Marjani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif El Marjani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095407782219256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528456v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186978v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Amer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chikh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2004.04.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DS5CG1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Yahyaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/038" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01423-7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Younsi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El-Batanony" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeur-Bernard Tritsch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landjerit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01127-X" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXTHSX47-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522767v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90225-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075ZB7MV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527860v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246218v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Labat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Talon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528186v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465735v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527864v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Khelil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201315007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422545v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528348v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braikia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2009-78088" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527901v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-4163" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527907v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2080" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527903v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61276" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghoreishi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabatabai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61281" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527905v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.570" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361791v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gnanga" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362019v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Goreishi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.M. Tabatabai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361708v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rechia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527908v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Yahyaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2846" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527910v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Said" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044114-6/50013-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527873v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23957.52968" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Tejada-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9603-6_44" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE8E5EED1EDF122941C60125675D72376B2956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527909v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Daiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hidki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bahlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Arroub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2025-0681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adebayo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braikia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khelil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Maammar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03570-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Mabrouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacen Dhahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03553868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Chaatouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Salhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Raillani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amraqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Slimene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Yahya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03016-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Qabbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X211015717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Mahjoub Said" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI200116291K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180302207y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fellouah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loukarfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.01.29970" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Loukarfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedrouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.13.05.31119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bravo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-50732020000200192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci180604247b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2020.1786974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03509762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ait Lahoussine Ouali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.9.2.287-294" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabrouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dhahri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammouda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hammouda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2020.104992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08950-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2018-0518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Yahiaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Djezzar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183119500062" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.03.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medaouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braikia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/JAFM.12.03.29476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahiaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djezzar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2018.1431359" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Bennia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mohamadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1460928" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/pcfd.2018.094618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F5G5L4B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.276" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lenoir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Boulemia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2017/31781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2017.05.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07NVD3QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulemia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.C429" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belkacem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loukarfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143624416669554" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41Q063R0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ghernoug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-10-2014-0330" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.09.06.25953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041904" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dihmani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4532" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yehya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sukop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.07.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1520G63S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2015012264" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukarfi Larbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.344" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548260v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Lenoir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maliki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laredj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifi Missoum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bendani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Moufekkir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1423-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Essabbani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moufekkir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezrhab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0003701X15010089" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghernoug" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F5RVT57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irena.v2i5.7068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lared" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14256/JCE.994.2013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtardidouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.20.1.3904" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2014.906279" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grisoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T3877" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-013-5030-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A395A540D3BB68D508E1AC6B953D79A6BBCB7705/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.477-490" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522958v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moussaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVZ7PFT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528229v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Beriache" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bettahar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bensaid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782012000400007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biagi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jat Brahmi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ben Said" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2012.108" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522959v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beriache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettahar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Sa&#239;dia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0321-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI101026131B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.04.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V90L9KC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.03.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KR2VL40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522951v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mokhtar Saidia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.17.2.331" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.059" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LWDZ6TD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526427v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrgab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2159" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1TF11PH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401011008540" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HD5LM4HD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.06.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPFZKDQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434410v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elfarh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2009.05.017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3P5QDS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-009-0514-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBVTLR2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524178v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351369v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3MWFGX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Gnanga" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.02.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q41NRHTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424959v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780903244338" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365151v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262229v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522856v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400810881400" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-X322KZWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moussaoui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/11/115502" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JG7H175-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mezrhab" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabhi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abid" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabhi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Abid" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rechia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Marjani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193101v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif El Marjani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095407782219256" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528456v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186978v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137113v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Amer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chikh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2004.04.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DS5CG1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522780v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Yahyaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/038" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01423-7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Younsi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El-Batanony" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeur-Bernard Tritsch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landjerit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01127-X" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXTHSX47-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522767v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(86)90225-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-075ZB7MV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527860v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246218v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Labat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Talon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528186v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465735v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527864v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563313v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568960v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Khelil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201315007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422545v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03528348v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braikia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2009-78088" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527901v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-4163" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527907v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.2080" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527903v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61276" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghoreishi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabatabai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61281" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527905v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2008.CHT.570" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361791v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361728v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gnanga" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362019v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Goreishi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.M. Tabatabai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361708v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rechia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527908v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Yahyaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2846" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527910v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Said" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044114-6/50013-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527873v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23957.52968" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Tejada-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9603-6_44" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE8E5EED1EDF122941C60125675D72376B2956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03527909v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>