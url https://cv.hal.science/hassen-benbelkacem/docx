--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -498,278 +498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative process for sulphur recovery from waste incineration flue gases: production of marketable sodium bisulphite solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (4), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2385066⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921493v1</w:t>
+                <w:t xml:space="preserve">hal-04766372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Innovative process for sulphur recovery from waste incineration flue gases: production of marketable sodium bisulphite solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2385066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766372v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
@@ -4899,243 +4899,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur Recovery: A New Process to Remove SO2 From a Flue Gas and Produce a Marketable Bisulfite Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Métivier</w:t>
+                <w:t xml:space="preserve">Syngas biomethanation : Implementation of a test bench for characterizing biokinetic constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Reguer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Conference on Recycling and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurasia, Apr 2024, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948800v1</w:t>
+                <w:t xml:space="preserve">hal-04922083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas biomethanation : Implementation of a test bench for characterizing biokinetic constants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Figueras</w:t>
+                <w:t xml:space="preserve">Sulfur Recovery: A New Process to Remove SO2 From a Flue Gas and Produce a Marketable Bisulfite Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">3rd World Conference on Recycling and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurasia, Apr 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922083v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of gas liquid mass transfer: is there a biological enhancement factor?</w:t>
               </w:r>
@@ -5858,420 +5858,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d’adsorbants alternatifs pour le traitement de l’H2S dans le biogaz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">TECHNICAL-ECONOMICAL FEASIBILITY STUDY ON BIOGAS TREATMENT USING MUNICIPAL SOLID WASTE INCINERATION BOTTOM ASH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (WASTEENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963852v1</w:t>
+                <w:t xml:space="preserve">hal-01963883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TECHNICAL-ECONOMICAL FEASIBILITY STUDY ON BIOGAS TREATMENT USING MUNICIPAL SOLID WASTE INCINERATION BOTTOM ASH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Germain</w:t>
+                <w:t xml:space="preserve">Comparaison d’adsorbants alternatifs pour le traitement de l’H2S dans le biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (WASTEENG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963883v1</w:t>
+                <w:t xml:space="preserve">hal-01963852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes physiques en milieu biologique dense et hétérogène : application au procédé de méthanisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Caractérisation de la matière organique de biomasses résiduelles, biodéchets et déchets ménagers - Focus sur analyse thermique et biodégradabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+                <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Amr Chamaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop Rhéologie et traitement biologique des eaux et des déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945609v1</w:t>
+                <w:t xml:space="preserve">hal-02064167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la matière organique de biomasses résiduelles, biodéchets et déchets ménagers - Focus sur analyse thermique et biodégradabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine de Brauer</w:t>
+                <w:t xml:space="preserve">Phénomènes physiques en milieu biologique dense et hétérogène : application au procédé de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Amr Chamaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">1er Workshop Rhéologie et traitement biologique des eaux et des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064167v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes physiques liés à la consistance et conséquences en méthanisation</w:t>
               </w:r>
@@ -6333,247 +6333,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a two-day hydrolysis step improves the methane production rate in a TPAD reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+                <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945156v1</w:t>
+                <w:t xml:space="preserve">hal-01957914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+                <w:t xml:space="preserve">How a two-day hydrolysis step improves the methane production rate in a TPAD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957914v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vautherin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2385066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00998-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troesch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spillemaecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richioud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vautherin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2385066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00998-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troesch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spillemaecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richioud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>