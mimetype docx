--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -230,546 +230,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen traces impact on biological methanation from hydrogen and CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Amaya Ramirez</w:t>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Figueras</w:t>
+                <w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hattou</w:t>
+                <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132080⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245003v1</w:t>
+                <w:t xml:space="preserve">hal-04921605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t>
+                <w:t xml:space="preserve">Oxygen traces impact on biological methanation from hydrogen and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
+                <w:t xml:space="preserve">Diana Amaya Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Stéphane Hattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 419, pp.132080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921605v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative process for sulphur recovery from waste incineration flue gases: production of marketable sodium bisulphite solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2385066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766372v1</w:t>
+                <w:t xml:space="preserve">hal-04921493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative process for sulphur recovery from waste incineration flue gases: production of marketable sodium bisulphite solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
+                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Reguer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2385066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921493v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
               </w:r>
@@ -1106,103 +1106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-hydrothermal carbonization of pine residual sawdust and non-dewatered sewage sludge – effect of reaction conditions on hydrochar characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 340, pp.117994. </w:t>
@@ -1240,64 +1240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on hydrothermal carbonization of potential biomass wastes, characterization and environmental applications of hydrochar, and biorefinery perspectives of the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Cavali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dutra de Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewage sludge ash-derived materials for H2S removal from a landfill biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S Adsorption from Biogas with Thermal Treatment Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,248 +1987,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
+                <w:t xml:space="preserve">High solid temperature phased anaerobic digestion from agricultural wastes: Putting several reactors in sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">M. Dooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Buffière</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.21 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966232v1</w:t>
+                <w:t xml:space="preserve">hal-01743270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High solid temperature phased anaerobic digestion from agricultural wastes: Putting several reactors in sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of selected municipal solid waste components to estimate their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dooms</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">P. Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.21 - 28. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743270v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of high solids anaerobic reactor: Characterization of solid segregation and liquid mixing pattern in a pilot plant VALORGA facility under different reactor geometry</w:t>
               </w:r>
@@ -2312,2576 +2312,2588 @@
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.306 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydrolytic stage in high solids temperature phased anaerobic digestion improves the downstream methane production rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 259, pp.111 - 118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of MSWI bottom ash for biogas desulfurization: Influence of biogas water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.388 - 396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the origin of MSWI bottom ash on the H 2 S elimination from landfill biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 70, pp.158 - 169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the performance of a 13X zeolite and an impregnated activated carbon for H 2 S removal from biogas to fuel an SOFC: Influence of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (41), pp.18533-18541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.08.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), pp.610 - 623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12155-015-9701-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation de l’inhibition de la dégradation du propionate par les acides gras volatils en digestion anaérobie par voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N°69 - Juin 2015, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+                <w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.386 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry anaerobic digestion modelling: Parameter sensitivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">Statistical Analysis to Correlate Bio-physical and Chemical Characteristics of Organic Wastes and Digestates to Their Anaerobic Biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22089⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.759 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-015-9411-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820988v1</w:t>
+                <w:t xml:space="preserve">hal-01821020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimization of the total solid content in high-solid (dry) municipal solid waste digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 273, pp.261-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2015.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the correlations between biodegradability of lignocellulosic feedstocks in anaerobic digestion process and their biochemical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.534 - 543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N°67 - Juin 2014, pp.36-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid mixing and solid segregation in high-solid anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of diffusion coefficients in dry anaerobic digestion media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89, pp.115-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (7), pp.1032 - 1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (8), pp.1797-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate concentration and moisture content on the specific methanogenic activity of dry mesophilic municipal solid waste digestate spiked with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leachate injection modes on municipal solid waste degradation in anaerobic bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (14), pp.5206-5212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term moisture measurements in large-scale bioreactor cells using TDR and neutron probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kintzuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180, pp.165-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4891,375 +4903,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas biomethanation : Implementation of a test bench for characterizing biokinetic constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Lemonnier</w:t>
+                <w:t xml:space="preserve">Mechanisms of gas liquid mass transfer: is there a biological enhancement factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Amaya Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, INSA Lyon, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922083v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur Recovery: A New Process to Remove SO2 From a Flue Gas and Produce a Marketable Bisulfite Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Métivier</w:t>
+                <w:t xml:space="preserve">Syngas biomethanation : Implementation of a test bench for characterizing biokinetic constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Reguer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Conference on Recycling and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurasia, Apr 2024, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948800v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of gas liquid mass transfer: is there a biological enhancement factor?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Sulfur Recovery: A New Process to Remove SO2 From a Flue Gas and Produce a Marketable Bisulfite Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Figueras</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas Biological Conversions Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd World Conference on Recycling and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurasia, Apr 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482439v1</w:t>
+                <w:t xml:space="preserve">hal-04948800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Common Tar Components on Syngas Biomethanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5288,532 +5300,532 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l’accélération du transfert de matière en méthanation biologique d’H2/CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas-biomethanation in pressurized column: gradual increase in syngas flow rate leads to high methane productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGA 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométhanation du syngas - Mise en œuvre à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S adsorption from biogas with thermal treatment residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,466 +5840,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNICAL-ECONOMICAL FEASIBILITY STUDY ON BIOGAS TREATMENT USING MUNICIPAL SOLID WASTE INCINERATION BOTTOM ASH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (WASTEENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d’adsorbants alternatifs pour le traitement de l’H2S dans le biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la matière organique de biomasses résiduelles, biodéchets et déchets ménagers - Focus sur analyse thermique et biodégradabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine de Brauer</w:t>
+                <w:t xml:space="preserve">Phénomènes physiques en milieu biologique dense et hétérogène : application au procédé de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Amr Chamaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">1er Workshop Rhéologie et traitement biologique des eaux et des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064167v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes physiques en milieu biologique dense et hétérogène : application au procédé de méthanisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Caractérisation de la matière organique de biomasses résiduelles, biodéchets et déchets ménagers - Focus sur analyse thermique et biodégradabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudie Escudié</w:t>
+                <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Amr Chamaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop Rhéologie et traitement biologique des eaux et des déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945609v1</w:t>
+                <w:t xml:space="preserve">hal-02064167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes physiques liés à la consistance et conséquences en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6303,113 +6315,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du seuil d’écoulement des substrats issus des fumiers pailleux pour la méthanisation en voie sèche en fonction de la distribution de la phase liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6428,87 +6440,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a two-day hydrolysis step improves the methane production rate in a TPAD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,411 +6535,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of solid mixing characteristics through tracer tests using radio-frequency identification (RFID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Municipal Solid Waste to estimate biodegradability for mechanical biological pretreatment and landfilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the hydrolytic and acidogenic stage in dry temperature phased anaerobic digestion: influence of temperature and retention time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,297 +6954,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion AD-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of MSWI Bootom Ash for Biogas Desulfurization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Spillemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of residence time distribution in dry anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perier Camby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice 2012 - 4. International Symposium on Energy from Biomass and Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Waste Working Group (IWWG)., Nov 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,340 +7254,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMÉTHANATION DU SYNGAZ : Étude cinétique et mise en oeuvre à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palmade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'adsorbants alternatifs pour le traitement de l'H2S dans le biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique annuelle du CODEGEPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGAS TREATMENT USING ALTERNATIVE ADSORBENTS: PILOT TEST RESULTS WITH MUNICIPAL SOLID WASTE INCINERATION BOTTOM ASH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7585,131 +7597,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau procédé d’épuration ou de désodorisation de gaz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2017178766. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7856,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vautherin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2385066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00998-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troesch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spillemaecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richioud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vautherin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2385066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00998-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5GTXCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troesch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spillemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richioud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>