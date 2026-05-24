--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -498,278 +498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative process for sulphur recovery from waste incineration flue gases: production of marketable sodium bisulphite solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Cavali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (4), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2385066⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921493v1</w:t>
+                <w:t xml:space="preserve">hal-04766372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Innovative process for sulphur recovery from waste incineration flue gases: production of marketable sodium bisulphite solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2385066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766372v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Libardi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biomethane Potential (BMP) Be Predicted from Other Variables Such As Biochemical Composition in Lignocellulosic Biomass and Related Organic Residues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel biométhanogène de biomasses lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147, pp.387 - 394. </w:t>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2), pp.822-827. </w:t>
@@ -5133,90 +5133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur Recovery: A New Process to Remove SO2 From a Flue Gas and Produce a Marketable Bisulfite Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Conference on Recycling and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurasia, Apr 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la matière organique de biomasses résiduelles, biodéchets et déchets ménagers - Focus sur analyse thermique et biodégradabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vautherin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2385066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00998-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5GTXCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troesch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spillemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richioud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Toubon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figueras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amaya Ramirez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Teixeira Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vautherin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2385066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dutra de Sena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenise Lorenci Woiciechowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Amodeo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hattou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00998-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Col&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. L&#243;pes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Polanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.02.053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5GTXCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troesch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spillemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richioud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.100" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLDJZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9701-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NG2XN01-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez-Ramirez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guendouz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9411-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.03.048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.347" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.08.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TRCV1XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.11.036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hyaric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2722" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A358142B7924BEE8B4D42C48ED69AA130B73280/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.124" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHVX38L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelhay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie Escudi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amr Chamaa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perier Camby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>