--- v0 (2026-04-09)
+++ v1 (2026-05-30)
@@ -296,307 +296,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements immunosuppresseurs et préservation de la fertilité : indications et modalités pratiques</w:t>
+                <w:t xml:space="preserve">The epigenetic control of transposable elements and imprinted genes in newborns is affected by the mode of conception: ART versus spontaneous conception without underlying infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Choux</w:t>
+                <w:t xml:space="preserve">C Choux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cavalieri</w:t>
+                <w:t xml:space="preserve">C. Binquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barberet</w:t>
+                <w:t xml:space="preserve">V. Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Samson</w:t>
+                <w:t xml:space="preserve">C Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnotte</w:t>
+                <w:t xml:space="preserve">C Chapusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (7), pp.557 - 565. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.331-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dex366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924704v1</w:t>
+                <w:t xml:space="preserve">hal-01689456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenetic control of transposable elements and imprinted genes in newborns is affected by the mode of conception: ART versus spontaneous conception without underlying infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitements immunosuppresseurs et préservation de la fertilité : indications et modalités pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Choux</w:t>
+                <w:t xml:space="preserve">M. Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Binquet</w:t>
+                <w:t xml:space="preserve">J. Barberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carmignac</w:t>
+                <w:t xml:space="preserve">M. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Chapusot</w:t>
+                <w:t xml:space="preserve">B. Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (7), pp.557 - 565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dex366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early screening for type 2 diabetes following gestational diabetes mellitus in France: hardly any impact of the 2010 guidelines.</w:t>
               </w:r>
@@ -1539,51 +1539,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypomethylation of imprinted genes in term placenta samples conceived by IVF/ICSI is associated with concomitant changes in post-translational histones modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Choux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32C58E6F"/>
+    <w:nsid w:val="DC2EB01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1985,51 +1985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hassen-nigatu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4656-2725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAT-2458-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Nigatu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doik Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105391" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barberet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.02.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W69CD06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01689456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Choux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carmignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapusot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01575578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goueslard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mariet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-017-0986-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benzenine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sediki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auverlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fds057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mac&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mollard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantegret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/ese.18.17.20464-en" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bechoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rybakowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Gouyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/321545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Delgado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteagudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hassen-nigatu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4656-2725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAT-2458-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Nigatu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doik Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105391" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01689456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Choux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carmignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapusot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex366" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01924704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barberet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.02.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W69CD06-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01575578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goueslard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mariet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-017-0986-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ferdynus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrahamowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benzenine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sediki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auverlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fds057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mac&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feyeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mollard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantegret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/ese.18.17.20464-en" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bechoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01194217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rybakowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Gouyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/321545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Delgado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteagudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>