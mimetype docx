--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1064,295 +1064,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification options in cereal-legume production systems generate trade-offs between sustainability pillars for farm households in northern Morocco</w:t>
+                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna El Ansari</w:t>
+                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Chenoune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103769⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230760v1</w:t>
+                <w:t xml:space="preserve">hal-04034397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification options in cereal-legume production systems generate trade-offs between sustainability pillars for farm households in northern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yigezu A. Yigezu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Abou Nader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christina Kleisiari</w:t>
+                <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Gallai</w:t>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034397v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use efficiency across scales: from genes to landscapes</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraj Chemak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Chenoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,90 +2229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between sustainability indicators in response to the production choices of different farm household types in drylands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigezu A. Yigezu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3975,485 +3975,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Assessing consumption-production-resources nexus decisions for rice-focused agricultural households in Sierra Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Hawkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siwa Msangi</w:t>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519139v1</w:t>
+                <w:t xml:space="preserve">hal-01637730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Komarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal M.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nasim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Hussain</w:t>
+                <w:t xml:space="preserve">Siwa Msangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510795v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing consumption-production-resources nexus decisions for rice-focused agricultural households in Sierra Leone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roza Chenoune</w:t>
+                <w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam M. Komarek</w:t>
+                <w:t xml:space="preserve">T. Shahzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+                <w:t xml:space="preserve">A. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67, pp.597-607. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.65-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637730v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the diversity of smallholder rice farms production strategies in Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Capillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling climate change impacts and adaptation strategies for sunflower in Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,303 +4762,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation studies on nitrogen for sunflower crop across the agroclimatic variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the OILCROP-SUN model for sunflower hybrids under different agro-meteorological conditions of Punjab-Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tariq</w:t>
+                <w:t xml:space="preserve">S. Fahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fahad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5613-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155198v1</w:t>
+                <w:t xml:space="preserve">hal-02155196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the OILCROP-SUN model for sunflower hybrids under different agro-meteorological conditions of Punjab-Pakistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Correlation studies on nitrogen for sunflower crop across the agroclimatic variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.01.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3658-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5613-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155196v1</w:t>
+                <w:t xml:space="preserve">hal-02155198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silage maize growth simulation using pilote and cropsyst model</w:t>
               </w:r>
@@ -5102,51 +5102,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruelle</w:t>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (1), pp.84-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6135,699 +6135,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ewert, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. N. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Wien, J. J. F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (12), pp.1491-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267676v1</w:t>
+                <w:t xml:space="preserve">hal-02666369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">- Wien, J. J. F.</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (12), pp.1491-1500. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666369v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
+                <w:t xml:space="preserve">Integrating spatial soil organization data with a regional agricultural management simulation model : a case study in nothern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mohtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (2), pp.1099-1109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441003v1</w:t>
+                <w:t xml:space="preserve">bioemco-00397243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.311-312</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3 (3S), pp.41-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656832v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial soil organization data with a regional agricultural management simulation model : a case study in nothern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (2), pp.1099-1109</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.311-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00397243v1</w:t>
+                <w:t xml:space="preserve">hal-02656832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7646,265 +7646,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+                <w:t xml:space="preserve">Dynamic optimisation problems: different resolution methods regarding agriculture and natural resource economics bio-economic models applied to agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bianco-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillermon Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1. partie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2011, 978-94-007-1901-9 978-94-007-1902-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-1902-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172986v1</w:t>
+                <w:t xml:space="preserve">hal-02808790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimisation problems: different resolution methods regarding agriculture and natural resource economics bio-economic models applied to agricultural systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermon Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02808790v1</w:t>
+                <w:t xml:space="preserve">hal-01172986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimisation problems: different resolution methods regarding agriculture and natural resource economics</w:t>
               </w:r>
@@ -8136,51 +8136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,51 +9350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraj Chemak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10411,277 +10411,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+                <w:t xml:space="preserve">Combining yield gap and efficiency analysis to analyze farmers’ fields network: a case study on nitrogen in durum wheat in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741502v1</w:t>
+                <w:t xml:space="preserve">hal-02155630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining yield gap and efficiency analysis to analyze farmers’ fields network: a case study on nitrogen in durum wheat in Tunisia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Marrou</w:t>
+                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.115-116</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155630v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is « bio-economic » farm modelling of any help for farming system design?</w:t>
               </w:r>
@@ -10786,519 +10786,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Moeller Carina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.129-130</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155654v1</w:t>
+                <w:t xml:space="preserve">hal-02741571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
+                <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">- Moeller Carina</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Sinclair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741571v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Marrou</w:t>
+                <w:t xml:space="preserve">A household model to assess consumption-production-resources nexus in West Africa: the rice based farming systems in Sierra Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Ghanem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">A. Yigezu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moeller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.489-490</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158344v1</w:t>
+                <w:t xml:space="preserve">hal-02155640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A household model to assess consumption-production-resources nexus in West Africa: the rice based farming systems in Sierra Leone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yigezu</w:t>
+                <w:t xml:space="preserve">C. Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Capillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.R. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.147-148</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.489-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155640v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
               </w:r>
@@ -11632,459 +11632,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: Application to an irrigated area in Northern Tunisia</w:t>
+                <w:t xml:space="preserve">What are the prospects for organic vineyards ? A bio-economic evaluation using mathematical programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Chabchoub</w:t>
+                <w:t xml:space="preserve">I. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imem Souissi</w:t>
+                <w:t xml:space="preserve">A. Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.397-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755089v1</w:t>
+                <w:t xml:space="preserve">hal-02183294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the prospects for organic vineyards? A bio-economic evaluation using mathematical programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imem Souissi</w:t>
+                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: application to an irrigated area in Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755079v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the prospects for organic vineyards ? A bio-economic evaluation using mathematical programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Souissi</w:t>
+                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: Application to an irrigated area in Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.397-398</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183294v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: application to an irrigated area in Northern Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. A. Chabchoub</w:t>
+                <w:t xml:space="preserve">What are the prospects for organic vineyards? A bio-economic evaluation using mathematical programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Souissi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.427-428</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182250v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of the introduction of grain legumes in cereal-based cropping systems in the Midi-Pyrénées region (France) using the modelling chain: APES-FSSIM-Indicators</w:t>
               </w:r>
@@ -12178,64 +12178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approach to assess farming system resilience to climate change uncertainty [Poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12759,398 +12759,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755196v1</w:t>
+                <w:t xml:space="preserve">hal-02755375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of two crop models in various conditions: the importance of underlying assumptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Corbeels</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758121v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
+                <w:t xml:space="preserve">Performances of two crop models in various conditions: the importance of underlying assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755375v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
               </w:r>
@@ -13505,342 +13505,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192746v1</w:t>
+                <w:t xml:space="preserve">hal-02267650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Was</w:t>
+                <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267650v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14391,51 +14391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-economic modeling approach to asses the environmental and economic sustainability of farming practices in a tunisian watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hengsdijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15007,77 +15007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] International Food Policy Research Institute. 2016, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16071,351 +16071,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589837v1</w:t>
+                <w:t xml:space="preserve">hal-02589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589836v1</w:t>
+                <w:t xml:space="preserve">hal-02589837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModelEco : Modélisation en programmation mathématique pour l'analyse économique de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16430,87 +16580,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique de la surexploitation des eaux souterraines dans la région du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16538,198 +16688,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater, Key to the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multi-scale flexibility to design resilient cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the current rice cropping systems allow small household farms in Sierra Leone to produce enough rice for their own needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16751,201 +16901,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Capillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approach to assess farming system resilience to climate change uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Congress ACCAE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. , 44 p., 2010, Adapting to Climate Change: Agriculture and Ecosystems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17000,190 +17150,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. 2 p., 2009, Session B3: Cropping systems modelling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. Humboldt University, Dilly O., Helming K. (eds)., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId473"/>
+      <w:footerReference w:type="default" r:id="rId477"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17251,51 +17401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54363F86"/>
+    <w:nsid w:val="953149F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17482,51 +17632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-belhouchette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4498-0392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114571627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191835531" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9549-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Ansari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigezu A. Yigezu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03656349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mazhoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12050618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-02467539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhawej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125968" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10070998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazhoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2927430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Jeder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Hamza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm1902a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2015.10.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rasul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jabran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hammad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5613-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoogenboom" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.01.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKCM2NKC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouazzama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xanthoulis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1715" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9FPZ7G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Mohtar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.05.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWMW1HV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ3C79ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00397243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachicha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohtar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afedonline.org/Report2015/AFEDreportEng-Ar2015.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem I. Souissi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Temani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123847041#ancs06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384703-4.00221-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808790v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco-Fonseca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179112v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Rizzoli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04074862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moujabber" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkhodja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kala&#239;tzis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cosentino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/89" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/88" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084907v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zouari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881880v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10367" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322931v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324358" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607894v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darwich" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741571v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moeller Carina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158344v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ghanem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sinclair" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yigezu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahmood" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallouli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755089v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chabchoub" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem Souissi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183294v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souissi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182250v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chabchoub" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755276v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758121v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755266v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04482565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saad" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Dhehibi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Amil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Machlab" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Oumer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143763v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140799v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciheam Enpard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re de L'Agriculture (beyrouth, Liban)" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171142v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset-Mens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colvine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Essecofy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163625v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812256v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605603v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753177v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-belhouchette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4498-0392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114571627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191835531" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9549-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Ansari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigezu A. Yigezu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03656349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mazhoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12050618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-02467539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhawej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125968" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10070998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazhoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2927430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Jeder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Hamza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm1902a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.06.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2015.10.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rasul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jabran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoogenboom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.01.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKCM2NKC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hammad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5613-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouazzama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xanthoulis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1715" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9FPZ7G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Mohtar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.05.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWMW1HV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ3C79ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00397243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachicha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohtar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afedonline.org/Report2015/AFEDreportEng-Ar2015.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem I. Souissi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Temani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123847041#ancs06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384703-4.00221-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808790v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco-Fonseca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179112v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Rizzoli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04074862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moujabber" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkhodja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kala&#239;tzis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cosentino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/89" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/88" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084907v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zouari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881880v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10367" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322931v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324358" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607894v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darwich" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moeller Carina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155640v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yigezu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ghanem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sinclair" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahmood" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallouli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183294v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souissi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chabchoub" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755089v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chabchoub" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem Souissi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755079v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755276v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758121v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755266v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04482565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saad" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Dhehibi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Amil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Machlab" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Oumer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143763v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140799v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciheam Enpard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re de L'Agriculture (beyrouth, Liban)" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171142v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset-Mens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colvine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Essecofy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163625v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812256v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605603v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165093v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753177v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>