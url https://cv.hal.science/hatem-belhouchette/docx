--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">191835531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pIwK8bEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/W-9549-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -243,6712 +264,6976 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultivating demand: a systematic literature review on agroecology's role in consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asimina Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.100413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2026.100413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865097v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting mediterranean agroforestry to global change: trade-offs and lessons from the Montado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Angelopoulos</w:t>
+                <w:t xml:space="preserve">Nour-Elhouda Fatahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Bonomelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa Pinto-Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Belém Costa Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Tiago Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (6), pp.2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su18062725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117382v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Economic valuation of groundwater over-exploitation in the Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.108499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land14071388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05157023v1</w:t>
+                <w:t xml:space="preserve">hal-04865097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climate change awareness among mediterranean university students: a comparative study of french and greek universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional and multiscale evaluation framework considering Water–Energy–Food–Ecosystem Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Despoina Tosiliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Bonomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aybike Bayraktar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Studies and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2025117012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13412-024-00946-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04621735v1</w:t>
+                <w:t xml:space="preserve">hal-05117382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Harbouze</w:t>
+                <w:t xml:space="preserve">Assessment of farm vulnerability to climate change in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Moussadek</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghizlane Echchgadda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.34. </w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land14071388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696569v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming weed management in sustainable agriculture with artificial intelligence: a systematic literature review towards weed identification and deep learning</w:t>
+                <w:t xml:space="preserve">Assessing climate change awareness among mediterranean university students: a comparative study of french and greek universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marios Vasileiou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aybike Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Studies and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.666-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13412-024-00946-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297703v1</w:t>
+                <w:t xml:space="preserve">hal-04621735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The water-energy-food-ecosystem nexus in North Africa dryland farming: a multi-criteria analysis of climate-resilient innovations in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Gallai</w:t>
+                <w:t xml:space="preserve">Emirjona Kertolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Moussadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Echchgadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-024-00327-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034397v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification options in cereal-legume production systems generate trade-offs between sustainability pillars for farm households in northern Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Transforming weed management in sustainable agriculture with artificial intelligence: a systematic literature review towards weed identification and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Vasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlontzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103769⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.106522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04230760v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use efficiency across scales: from genes to landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification options in cereal-legume production systems generate trade-offs between sustainability pillars for farm households in northern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vadez</w:t>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Pilloni</w:t>
+                <w:t xml:space="preserve">Yigezu A. Yigezu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+                <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Hajjarpoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (16), pp.4770-4788. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03993327v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-economic model for improving irrigated durum wheat performance and regional profits under mediterranean conditions</w:t>
+                <w:t xml:space="preserve">Linking beekeepers’ and farmers’ preferences towards pollination services in Greek kiwi systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Mazhoud</w:t>
+                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Sotirios Kyrgiakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kleisiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraj Chemak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.618. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture12050618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13050806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656349v1</w:t>
+                <w:t xml:space="preserve">hal-04034397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the resilience of farming systems on the Saïs plain, Morocco</w:t>
+                <w:t xml:space="preserve">Water use efficiency across scales: from genes to landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+                <w:t xml:space="preserve">Vincent Vadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Fadlaoui</w:t>
+                <w:t xml:space="preserve">Raphael Pilloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ricote</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hajjarpoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01764-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (16), pp.4770-4788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196308v1</w:t>
+                <w:t xml:space="preserve">hal-03993327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité et efficience des systèmes agroforestiers à base d’oliviers au Maroc : cas de Moulay Driss Zerhoun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bio-economic model for improving irrigated durum wheat performance and regional profits under mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+                <w:t xml:space="preserve">Houda Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Daoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fraj Chemak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2020041⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12050618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138620v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational framework for mapping irrigated areas at plot scale using Sentinel-1 and Sentinel-2 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the resilience of farming systems on the Saïs plain, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+                <w:t xml:space="preserve">Aziz Fadlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Ricote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13132584⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01764-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285138v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivité et efficience des systèmes agroforestiers à base d’oliviers au Maroc : cas de Moulay Driss Zerhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Merot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Ezzahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628721v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of wheat-based cropping systems and economic risk of low relative productivity assessment in a sub-dry Mediterranean environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An operational framework for mapping irrigated areas at plot scale using Sentinel-1 and Sentinel-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nasrallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">Ghaith Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mhawej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Darwish</w:t>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125968⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13132584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467539v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between sustainability indicators in response to the production choices of different farm household types in drylands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10070998⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.164-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941441v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop model for improvement water use efficiency and durum wheat production in the Siliana region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of wheat-based cropping systems and economic risk of low relative productivity assessment in a sub-dry Mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chenoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mhawej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selcuk Journal of Agriculture and Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.125968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046575v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time irrigation detection at plot scale using Sentinel-1 data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A crop model for improvement water use efficiency and durum wheat production in the Siliana region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mazhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chemak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Selcuk Journal of Agriculture and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613679v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation events detection over intensively irrigated grassland plots using Sentinel-1 data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade-offs between sustainability indicators in response to the production choices of different farm household types in drylands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yigezu A. Yigezu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244058⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10070998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054216v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-1 data for winter wheat phenology monitoring and mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Nasrallah</w:t>
+                <w:t xml:space="preserve">Near real-time irrigation detection at plot scale using Sentinel-1 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (19), pp.29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11192228⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12091456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609689v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two soil moisture products S2MP and Copernicus-SSM over southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Irrigation events detection over intensively irrigated grassland plots using Sentinel-1 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2927430⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609692v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Patch Dynamics perspective in farming system design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sentinel-1 data for winter wheat phenology monitoring and mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy9100604⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11192228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621448v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping paddy rice using Sentinel-1 SAR time series in Camargue, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A comparison of two soil moisture products S2MP and Copernicus-SSM over southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11070887⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.3366-3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2927430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137627v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On farm analysis of the effect of the preceding crop on N uptake and grain yield of durum wheat (Triticum durum Desf.) in Mediterranean conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Patch Dynamics perspective in farming system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9100604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1514111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137628v1</w:t>
+                <w:t xml:space="preserve">hal-02621448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal price for sustainable irrigated agriculture in central-eastern Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcine Jeder</w:t>
+                <w:t xml:space="preserve">Mapping paddy rice using Sentinel-1 SAR time series in Camargue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Ben Hamza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.3-13. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30682/nm1902a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11070887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046571v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping irrigated areas using Sentinel-1 Time series in Catalonia, Spain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On farm analysis of the effect of the preceding crop on N uptake and grain yield of durum wheat (Triticum durum Desf.) in Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Ienco</w:t>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad El Hajj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11151836⟩</w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1514111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609618v1</w:t>
+                <w:t xml:space="preserve">hal-02137628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for mapping wheat areas using high resolution Sentinel-2 images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimal price for sustainable irrigated agriculture in central-eastern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Jeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30682/nm1902a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s18072089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900533v1</w:t>
+                <w:t xml:space="preserve">hal-03046571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of climate change on farming systems in the South Mediterranean area: a Tunisian case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Mapping irrigated areas using Sentinel-1 Time series in Catalonia, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+                <w:t xml:space="preserve">Mohammad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), pp.637-650. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (15), pp.1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-017-1130-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11151836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605036v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activity concept for simulating strategic agricultural production decisions: case study of weed resistance to herbicide treatments in South-West France</w:t>
+                <w:t xml:space="preserve">Impact assessment of climate change on farming systems in the South Mediterranean area: a Tunisian case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammouda</w:t>
+                <w:t xml:space="preserve">Imen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wery</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Darbin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.09.036⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.637-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140804v1</w:t>
+                <w:t xml:space="preserve">hal-01605036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing consumption-production-resources nexus decisions for rice-focused agricultural households in Sierra Leone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+                <w:t xml:space="preserve">A novel approach for mapping wheat areas using high resolution Sentinel-2 images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mhawej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18072089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637730v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural activity concept for simulating strategic agricultural production decisions: case study of weed resistance to herbicide treatments in South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Hawkins</w:t>
+                <w:t xml:space="preserve">M. Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwa Msangi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519139v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nasim</w:t>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shahzada</w:t>
+                <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hussain</w:t>
+                <w:t xml:space="preserve">Siwa Msangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.65-87. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.168-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510795v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the diversity of smallholder rice farms production strategies in Sierra Leone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shahzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.njas.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506475v1</w:t>
+                <w:t xml:space="preserve">hal-01510795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impacts and adaptation strategies for sunflower in Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Jabran</w:t>
+                <w:t xml:space="preserve">Assessing consumption-production-resources nexus decisions for rice-focused agricultural households in Sierra Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Komarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5367/oa.2015.0226⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155197v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using expert knowledge data to validate crop models on local situation data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabir Hussain</w:t>
+                <w:t xml:space="preserve">Assessing the diversity of smallholder rice farms production strategies in Sierra Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanvir Shahzada</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03650340.2015.1043528⟩</w:t>
+              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.njas.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512190v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the OILCROP-SUN model for sunflower hybrids under different agro-meteorological conditions of Punjab-Pakistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Modelling climate change impacts and adaptation strategies for sunflower in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fahad</w:t>
+                <w:t xml:space="preserve">G. Rasul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hoogenboom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Jabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 188, pp.17-30. </w:t>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5367/oa.2015.0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02155196v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation studies on nitrogen for sunflower crop across the agroclimatic variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">Using expert knowledge data to validate crop models on local situation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tariq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fahad</w:t>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Hammad</w:t>
+                <w:t xml:space="preserve">Tanvir Shahzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Arslan Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5613-1⟩</w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), pp.217-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2015.1043528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155198v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silage maize growth simulation using pilote and cropsyst model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bouazzama</w:t>
+                <w:t xml:space="preserve">Correlation studies on nitrogen for sunflower crop across the agroclimatic variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+                <w:t xml:space="preserve">M. Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Xanthoulis</w:t>
+                <w:t xml:space="preserve">S. Fahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ruelle</w:t>
+                <w:t xml:space="preserve">H.M. Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.1715⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3658-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5613-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939578v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of irrigated farming systems in a Tunisian region: A recursive stochastic programming analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the OILCROP-SUN model for sunflower hybrids under different agro-meteorological conditions of Punjab-Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.02.016⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506180v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface : Multi-scale water and land-use modelling for better decision making in agro-eco systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silage maize growth simulation using pilote and cropsyst model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouazzama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Mohtar</w:t>
+                <w:t xml:space="preserve">D. Xanthoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Braudeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.1715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178737v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to support model selection and evaluation in a modular crop modelling framework: An application for simulating crop response to nitrogen supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sustainability of irrigated farming systems in a Tunisian region: A recursive stochastic programming analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corbeels</w:t>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ewert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.43-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506181v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Preface : Multi-scale water and land-use modelling for better decision making in agro-eco systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Mohtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186937v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a cropping system model at regional scale: low-data approaches for crop management information and model calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Protocol to support model selection and evaluation in a modular crop modelling framework: An application for simulating crop response to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hengsdijk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casellas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 142 (1-2), pp.85-94. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506113v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic bio-economic farm model for environmental and economic assessment of agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Janssen</w:t>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Louhichi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+                <w:t xml:space="preserve">I. Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-010-9588-x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (2), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172933v1</w:t>
+                <w:t xml:space="preserve">hal-01186937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+                <w:t xml:space="preserve">Using a cropping system model at regional scale: low-data approaches for crop management information and model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hengsdijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Van Ittersum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Andersen</w:t>
+                <w:t xml:space="preserve">D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (1-2), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192753v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic bio-economic farm model for environmental and economic assessment of agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janssen</w:t>
+                <w:t xml:space="preserve">Argyris Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Ewert, F.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">- Wien, J. J. F.</w:t>
+                <w:t xml:space="preserve">Peter Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (6), pp.862-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-010-9588-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666369v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial soil organization data with a regional agricultural management simulation model : a case study in nothern Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Braudeau</w:t>
+                <w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ewert, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hachicha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Mohtar</w:t>
+                <w:t xml:space="preserve">- Wien, J. J. F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (12), pp.1491-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00397243v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/282⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441003v1</w:t>
+                <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3S), pp.41-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.311-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating spatial soil organization data with a regional agricultural management simulation model : a case study in nothern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mohtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (2), pp.1099-1109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00397243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale water and land-use modelling for better decision making in agro-eco systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Braudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, pp.140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6958,349 +7243,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling agri-food policy impact at farm-household level in developing countries (FSSIM-Dev): application to Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office des Publications Officielles de l'Union Européenne, pp.130, 2013, JRC Scientific and Policy Reports, 978-92-79-29826-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2791/14527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typical application of SEAMLESS-IF at meso level : the nitrate directive and the conservation agriculture scenarios in Midi-Pyrenees. D6.3.5.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.30, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120, 2008, 978-90-8585-121-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7310,1104 +7595,1104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food production for farming households in arid zones: the case of Sidi-Bouzid in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferchiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gelil I.A. (ed.), Saab N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arab environment: sustainable consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Forum for Environment and Development (AFED)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.148-149, 2015, Arab Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food production for farming households in arid zones: the case of Sidi-Bouzid in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ferchiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arab environment: sustainable consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Arab Forum for Environment and Development (AFED), 192 p., 2015, Arab Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of mediterranean agricultural systems to climate: from regional to field scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imem I. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. N. Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pielke R. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate vulnerability: understanding and addressing threats to essential resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 2: Vulnerability of food resources to climate, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-103, 2013, 978-0-12-384704-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-384703-4.00221-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimisation problems: different resolution methods regarding agriculture and natural resource economics bio-economic models applied to agricultural systems.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermon Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808790v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic optimisation problems: different resolution methods regarding agriculture and natural resource economics bio-economic models applied to agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bianco-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillermon Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1. partie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2011, 978-94-007-1901-9 978-94-007-1902-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-1902-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172986v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimisation problems: different resolution methods regarding agriculture and natural resource economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanco Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flichman, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.29-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating integrated assessment tools for policy support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 p., 2010, Biomedical and Life Sciences, 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brouwer, F. and Ittersum, M. van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.63-108, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8417,380 +8702,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the current status, emerging challenges, global uncertainties and coping mechanisms of agriculture and food systems around the Mediterranean: proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, CIHEAM-IAMM, pp.118, 2021, MEDFORUM, 978-2-85352-612-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and innovation as tools for sustainable agriculture, food and nutrition security : extended abstracts and papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Moujabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kalaïtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. MEDFORUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bari, Italy. 124, CIHEAM-IAMB, pp.197, 2020, Options Méditerranéennes : Série A. Séminaires Méditerranéens, 978-2-85352-599-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sustainable Agricultural and Food Production Systems under Global Changes in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Forum Méditerranéen de Doctorants et Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172, 2017, 978-2-85352-573-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes de production agricole et alimentaire durables dans un contexte de changement global en Méditerranée : recueil des résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Forum Méditerranéen de Doctorants et Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIHEAM-IAMM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172, 2017, 978-2-85352-571-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8800,5714 +9085,5714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05217054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the resilience of farming systems in the Saïss plain, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Fadlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association (IFSA); Mediterranean Institute for Agriculture, Environment and Development (MED); Université Evora, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting irrigation events using Sentinel-1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6355-6358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-economic model to improve irrigated durum wheat performance and regional profit in Mediterranean conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraj Chemak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3st Mediterranean Forum for PhD Students and Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Montpellier - Online, France. pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Sentinel-1 and Sentinel-2 data for mapping irrigated areas at plot scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of preceding crop on nitrogen efficiency for soft winter wheat in Sais region, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assenbly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Agronomy, Sep 2020, Sevilla, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881880v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of preceding crop on nitrogen efficiency for soft winter wheat in Sais region, Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Potential of Sentinel-1 and Sentinel-2 data for mapping irrigated areas at plot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ESA Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assenbly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929305v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation mapping using Sentinel-1 time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2020, Waikoloa, Hawaii, United States. pp.4711-4714, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to mix olive trees and crops efficiently? Setting the big picture from the rich diversity of agroforestry systems in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the resilience of cereal-based cropping systems in the Mediterranean area: the Beqaa case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Mediterranean Forum for PhD students and young researchers of the Mediterranean region: "Research and innovation as tools for sustainable agriculture, food and nutrition security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bari, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm-centered integrated modelling for the design of sustainable agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop mapping and yield estimation in the Bekaa Plain of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Scientific Conference LAAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs analysis between durum wheat yield and nitrogen efficiency in the fields of farmers in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining yield gap and efficiency analysis to analyze farmers’ fields network: a case study on nitrogen in durum wheat in Tunisia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.115-116</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155630v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining yield gap and efficiency analysis to analyze farmers’ fields network: a case study on nitrogen in durum wheat in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741502v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is « bio-economic » farm modelling of any help for farming system design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741571v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Moeller Carina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.129-130</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155654v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A household model to assess consumption-production-resources nexus in West Africa: the rice based farming systems in Sierra Leone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.147-148</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.489-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155640v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water trajectories and WUE: a multi-year modeling approach to design resilient cereal-legume rotations in the dry areas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A household model to assess consumption-production-resources nexus in West Africa: the rice based farming systems in Sierra Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yigezu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.489-490</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158344v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">109. EAAE Seminar The CAP after the Fischler Reform: National Implementations, Impact Assessment and the Agenda for Future Reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Viterbo, Italy. pp.295-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of the introduction of grain legumes in cereal-based cropping systems in the Midi-Pyrénées region (France) using the modelling chain: APES-FSSIM-Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.863-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the prospects for organic vineyards ? A bio-economic evaluation using mathematical programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: Application to an irrigated area in Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.397-398</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183294v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: application to an irrigated area in Northern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What are the prospects for organic vineyards? A bio-economic evaluation using mathematical programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imem Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Souissi</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.427-428</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182250v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: Application to an irrigated area in Northern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing farm responses to the uncertainty of climate change: application to an irrigated area in Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imem Souissi</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755089v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the prospects for organic vineyards? A bio-economic evaluation using mathematical programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What are the prospects for organic vineyards ? A bio-economic evaluation using mathematical programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.397-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755079v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of the introduction of grain legumes in cereal-based cropping systems in the Midi-Pyrénées region (France) using the modelling chain: APES-FSSIM-Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Society for Agronomy (ESA); AGRO2010, The International Scientific Week around Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approach to assess farming system resilience to climate change uncertainty [Poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Congress ACCAE 2010: Adapting to Climate Change: Agriculture and Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. pp.1; 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and linkage of physical, sociological, social sciences to policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lowenberg-Deboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing Partnership for Sustainable Water Management and Agriculture in the Context of Climate and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Purdue (Etats-Unis), Unknown Region. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.194-195</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192588v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Andersen</w:t>
+                <w:t xml:space="preserve">Performances of two crop models in various conditions: the importance of underlying assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591920v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755196v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of two crop models in various conditions: the importance of underlying assumptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Corbeels</w:t>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758121v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on 'Mini-Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267650v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact assessment of policy changes on the arable sector using the FSSIM model : case study of the Zachodniopomorskie NUTS2 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Was</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.484-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192746v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Impact Assessment of Land Use Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820076v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact Assessment of Land Use Changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.180</w:t>
+              <w:t xml:space="preserve">10. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482798v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of models, data and expert knowledge by means of indicators: the Seamless Project Experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A farm based model to test the suitability of new cotton cropping systems with farmers in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007</w:t>
+              <w:t xml:space="preserve">International symposium on Methodologies for integrated analysis of farm productions systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755000v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A farm based model to test the suitability of new cotton cropping systems with farmers in Mali</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of models, data and expert knowledge by means of indicators: the Seamless Project Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Methodologies for integrated analysis of farm productions systems</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755231v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-economic modeling approach to asses the environmental and economic sustainability of farming practices in a tunisian watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hengsdijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14517,1961 +14802,1961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of innovation platforms in enhancing the viability of the wheat seed sector in Terbol station, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubaker Dhehibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Amil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Machlab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali M. Oumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Center for Agricultural Research in the Dry Areas (ICARDA); CGIAR. 2023, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATAE Milestone 4: on multi-actor governance in Living Labs and the MEDAE network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Paas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Lemaitre-Curri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milestone 4 - Working Package 4, CIHEAM-IAMM. 2023, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final activities report Lebanon: from july 2015 to june 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khechimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2018, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The national chart on good practices in pest control and traceability of apple production in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciheam Enpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère de L'Agriculture (beyrouth, Liban)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2018, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agricultural household bio-economic simulator (DAHBSIM) model description: biosight project technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] International Food Policy Research Institute. 2016, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good agricultural practices and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2015, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité environnementale, qualité nutritionnelle, impacts socio-économiques dans les filières fruits et légumes : la tomate sous la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Essecofy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la stratégie du ministère de l’agriculture libanais (2010-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM Montpellier; Union Européenne. 2014, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental sustainability, nutritional quality, socio-economic impacts in the fruit and vegetables sectors: a closer look at the tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Essecofy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIHEAM-IAMM. 2014, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typical application of SEAMLESS-IF at meso level: the nitrate directive and the conservation agriculture scenarios in Midi-Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 010036-2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FSSIM in two Test Case regions to assess agro-environmental policies at farm and regional level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on technical evaluation and conceptual evaluation of the second Prototype of SEAMLESS-IF and its tools and suggestions for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FSSIM in two test case regions to assess agro-environmental policies at farm and regional level. PD 6.3.2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PD 6.3.2.2, CIHEAM-IAMM; INRA; CIRAD; IER. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS Global Change and Ecosystems D6.2.3.3: Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589836v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589837v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelEco : Modélisation en programmation mathématique pour l'analyse économique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16481,859 +16766,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique de la surexploitation des eaux souterraines dans la région du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater, Key to the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multi-scale flexibility to design resilient cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the current rice cropping systems allow small household farms in Sierra Leone to produce enough rice for their own needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomez y Paloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Capillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approach to assess farming system resilience to climate change uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imem Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Congress ACCAE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. , 44 p., 2010, Adapting to Climate Change: Agriculture and Ecosystems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. 2 p., 2009, Session B3: Cropping systems modelling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. Humboldt University, Dilly O., Helming K. (eds)., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId477"/>
+      <w:footerReference w:type="default" r:id="rId487"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17401,51 +17686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="953149F5"/>
+    <w:nsid w:val="36D9FD79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17632,51 +17917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-belhouchette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4498-0392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114571627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191835531" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9549-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Ansari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigezu A. Yigezu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03656349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mazhoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12050618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-02467539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhawej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125968" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10070998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazhoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2927430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Jeder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Hamza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm1902a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.06.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2015.10.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rasul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jabran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoogenboom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.01.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKCM2NKC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hammad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5613-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouazzama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xanthoulis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1715" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9FPZ7G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Mohtar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.05.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWMW1HV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.09.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ3C79ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00397243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachicha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohtar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afedonline.org/Report2015/AFEDreportEng-Ar2015.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem I. Souissi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Temani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123847041#ancs06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384703-4.00221-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808790v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco-Fonseca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179112v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Rizzoli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04074862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moujabber" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkhodja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kala&#239;tzis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cosentino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/89" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/88" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084907v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zouari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881880v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10367" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322931v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324358" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607894v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darwich" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moeller Carina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155640v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yigezu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ghanem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sinclair" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahmood" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallouli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183294v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souissi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chabchoub" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755089v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chabchoub" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem Souissi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755079v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755276v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758121v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755266v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04482565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saad" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Dhehibi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Amil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Machlab" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Oumer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143763v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140799v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciheam Enpard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re de L'Agriculture (beyrouth, Liban)" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171142v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset-Mens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colvine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Essecofy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163625v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812256v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605603v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165093v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753177v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-belhouchette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4498-0392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114571627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191835531" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pIwK8bEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9549-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05548017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kleisiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Sotirios Kyrgiakos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vasileiou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Oikonomou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2026.100413" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05547529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Elhouda Fatahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto-Correia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Bel&#233;m Costa Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Tiago Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su18062725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04865097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05117382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Despoina Tosiliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2025117012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aybike Bayraktar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlontzos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-024-00946-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirjona Kertolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Moussadek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Echchgadda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00327-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04297703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Ansari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigezu A. Yigezu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13050806" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993327v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pilloni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hajjarpoor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03656349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mazhoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12050618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fadlaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01764-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-02467539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhawej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darwish" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazhoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10070998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2927430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Jeder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Hamza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm1902a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammouda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darbin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.09.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.06.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2015.10.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rasul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jabran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/oa.2015.0226" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hammad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5613-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoogenboom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.01.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKCM2NKC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouazzama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xanthoulis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1715" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9FPZ7G8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Mohtar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.05.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWMW1HV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.09.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ3C79ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172933v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Janssen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kanellopoulos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-010-9588-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00397243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachicha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohtar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez y Paloma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2791/14527" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155653v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchiou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afedonline.org/Report2015/AFEDreportEng-Ar2015.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939597v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem I. Souissi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Temani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123847041#ancs06" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384703-4.00221-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808790v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bianco-Fonseca" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6_3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179112v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco Fonseca" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Rizzoli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04074862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046062v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moujabber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkhodja" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kala&#239;tzis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cosentino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/89" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146787v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/download/88" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081372v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zouari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929305v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merzouki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881880v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10367" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324358" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607894v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darwich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606117v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155620v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moeller Carina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sinclair" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ghanem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Sinclair" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155640v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yigezu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahmood" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallouli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755089v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chabchoub" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem Souissi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755079v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182250v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chabchoub" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souissi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183294v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755276v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267650v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Majewski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755231v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Traor&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04482565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Dhehibi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Amil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Machlab" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Oumer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008387v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Paas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lemaitre-Curri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143763v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciheam Enpard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re de L'Agriculture (beyrouth, Liban)" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155629v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171142v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset-Mens" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colvine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Essecofy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163625v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812256v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03697312v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605603v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165093v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753177v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>