--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -824,265 +824,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse (69), 141 et 167 route de Villefranche, &amp;quot;Saint-Romain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZAC Bergerie -Tranche 1, Civrieux (01)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Barricand</w:t>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Bellavia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+                <w:t xml:space="preserve">Sylvain Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (285), volume 2 (290), volume 3 (356)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (214), volume 2 (68)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530205v1</w:t>
+                <w:t xml:space="preserve">hal-05512830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynod (74), Lotissement le Grand Pré II, rue des Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie d'Auvergne-Rhône Alpes. 2018, pp.Volume 1 (287), volume 2 (61)7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1235,51 +1235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bellavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1304,157 +1304,157 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC Bergerie -Tranche 1, Civrieux (01)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anse (69), 141 et 167 route de Villefranche, &amp;quot;Saint-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Barricand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (285), volume 2 (290), volume 3 (356)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foisset</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05512830v1</w:t>
+                <w:t xml:space="preserve">hal-05530205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messimy (69) - Tranche 2, L'établissement domanial du Chazeau - extension des laboratoires Boiron</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Desbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône Alpes. 2018, pp.Volume 1 (213), volume 2 (154), volume 3 (124)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1918,515 +1918,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+                <w:t xml:space="preserve">Montignac (24), Avenue de Lascaux, rue du Quatre-Septembre, Place Tourny. Le couvent des Corderliers et l'occupation du barri du Chef du Pont Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Claire Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Nouvelle-Aquitaine. 2017, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539490v1</w:t>
+                <w:t xml:space="preserve">hal-05539609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruère-Allichamps (18), Abbaye de Noirlac. Bâtiment logistique et réseaux afférents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie du Centre-Val-de-Loire. 2017, pp.299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lemaître</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montignac (24), Avenue de Lascaux, rue du Quatre-Septembre, Place Tourny. Le couvent des Corderliers et l'occupation du barri du Chef du Pont Moyen Âge à nos jours</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pesenti</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05539609v1</w:t>
+                <w:t xml:space="preserve">hal-05539490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CM 10, Lannemezan (65). Un ensemble funéraire du Néolithique final sur le site de l'Arsenal. Rapport final d'opération de fouille préventive</w:t>
               </w:r>
@@ -2528,498 +2528,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marck-en-Calaisis (62), La Turquerie, Zone B-Secteur sud. Une zone d'exploitation des ressources maritimes flamandes à l'époque romaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+                <w:t xml:space="preserve">Le Chazeau, Messimy (69)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Hauts-de-France. 2017, pp.529</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, 3 volumes (244, 232, 222 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538496v1</w:t>
+                <w:t xml:space="preserve">hal-05539492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chazeau, Messimy (69)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mignot</w:t>
+                <w:t xml:space="preserve">Marck-en-Calaisis (62), La Turquerie, Zone B-Secteur sud. Une zone d'exploitation des ressources maritimes flamandes à l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, 3 volumes (244, 232, 222 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Hauts-de-France. 2017, pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539492v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulx (70), Déviation RN57</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+                <w:t xml:space="preserve">Bellegarde-en-Forez (42), La Montagne, &amp;quot;Ruffy 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lachiche</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Bourgogne-Franche-Comté. 2017, pp.200</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (202), volume 2 (121)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538501v1</w:t>
+                <w:t xml:space="preserve">hal-05538497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellegarde-en-Forez (42), La Montagne, &amp;quot;Ruffy 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saulx (70), Déviation RN57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Adam</w:t>
+                <w:t xml:space="preserve">Élise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lemaitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
+                <w:t xml:space="preserve">Caroline Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (202), volume 2 (121)</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Bourgogne-Franche-Comté. 2017, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538497v1</w:t>
+                <w:t xml:space="preserve">hal-05538501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiathèque intercommunale entre Dore et Allier, rue du Docteur Grimaud, Lezoux (63)</w:t>
               </w:r>
@@ -3140,77 +3140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, 5e arrondissement (69). 1 rue Appian, rapport final d’opération archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3571,271 +3571,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), 9e arrondissement - 11-13 rue Roquette - Résidence Univers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clement</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1034 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823238v1</w:t>
+                <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+                <w:t xml:space="preserve">Lyon (69), 9e arrondissement - 11-13 rue Roquette - Résidence Univers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1034 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239878v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-le-Puy (42), Zone artisanale de Chézieu</w:t>
               </w:r>
@@ -4177,271 +4177,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbartier (82), «Raimon Jouan»</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lentilly (69), Les Fourches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cousi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+                <w:t xml:space="preserve">Julien Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.499 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.762 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793616v1</w:t>
+                <w:t xml:space="preserve">hal-04791008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentilly (69), Les Fourches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbartier (82), «Raimon Jouan»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bruyère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+                <w:t xml:space="preserve">Catherine Latour-Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.762 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.499 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791008v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Germain du Puy (18), Les Boubards</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,719 +4787,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), rue Amadeo - &amp;quot;Centre Hospitalier Sainte Marie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Crépeau</w:t>
+                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum - DRAC Auvergne. 2011, pp.1123 (5 VOL)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801663v1</w:t>
+                <w:t xml:space="preserve">hal-04823189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
+                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04845135v1</w:t>
+                <w:t xml:space="preserve">hal-04845138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digoin (71), &amp;quot;Pont Canal&amp;quot;, 9 rue des Perruts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), rue Amadeo - &amp;quot;Centre Hospitalier Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.754 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum - DRAC Auvergne. 2011, pp.1123 (5 VOL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823237v1</w:t>
+                <w:t xml:space="preserve">hal-04801663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Mayoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bohny</w:t>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.425 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823189v1</w:t>
+                <w:t xml:space="preserve">hal-04845135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digoin (71), &amp;quot;Pont Canal&amp;quot;, 9 rue des Perruts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.754 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845138v1</w:t>
+                <w:t xml:space="preserve">hal-04823237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.498 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6564,307 +6564,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Noirot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlo Rosa</w:t>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045715v1</w:t>
+                <w:t xml:space="preserve">hal-02559089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lepère</w:t>
+                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559089v1</w:t>
+                <w:t xml:space="preserve">hal-03045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Romains dans les Hautes-Boutières. Plateau d'Aric, le Cheylard</w:t>
               </w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pannuzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (2), pp.215-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8157,268 +8157,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Herveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230863v1</w:t>
+                <w:t xml:space="preserve">hal-03618287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">APDCA. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
+              <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618287v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits à eau de la Corvée de Lux à Saint-Loup-de-Varennes (Saône-et-Loire), quatre siècles d'occupation continue (LTD1 - III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C), contextes, évolution, assemblage et originalité</w:t>
               </w:r>
@@ -8527,294 +8527,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse ZAC Niel : gestion de l’eau dans une agglomération du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. a.C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+                <w:t xml:space="preserve">The geoarchaeology of ancient Mediterranean harbours in deltaic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tronchère Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie CARCAUD, Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.349-374, 2015, 978-2-35613-129-4</w:t>
+              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> CNRS Alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.620, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01968087v1</w:t>
+                <w:t xml:space="preserve">halshs-01252618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geoarchaeology of ancient Mediterranean harbours in deltaic context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Toulouse ZAC Niel : gestion de l’eau dans une agglomération du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. a.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Prieur</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Nathalie CARCAUD, Gilles ARNAUD-FASSETTA. </w:t>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> CNRS Alpha</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.620, 2015, 978-2-271-07259-7</w:t>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-374, 2015, 978-2-35613-129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252618v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sédimentaires du bassin portuaire de Claude : nouvelles données pour la localisation des ouvertures</w:t>
               </w:r>
@@ -9244,51 +9244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Braun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Legier-Nicolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barricand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Honor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pesenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mauduit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaitre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Coussirat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02099651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sinquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12628" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXH3DQ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Braun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Legier-Nicolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Honor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barricand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pesenti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mauduit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Coussirat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02099651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sinquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12628" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXH3DQ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>