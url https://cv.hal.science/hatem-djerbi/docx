--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -66,5588 +66,7440 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Quaternary environmental change and anthropogenic landscape transformation in south-east Arabia: An assessment from piedmont oases in the Emirate of Ras al-Khaimah (U.A.E.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 378, pp.109882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging the Late Antique Gap in Northwest Arabia: New Archaeological Evidence on the Occupation of Wādī al‐Qurā (al‐ʿUlā [AlUla], Saudi Arabia) Between the Third and Seventh Centuries CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Chambraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.70009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quand remonte l’état de référence « naturel » du Vistre de la Fontaine (Nîmes) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.12628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Romains dans les Hautes-Boutières. Plateau d'Aric, le Cheylard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-Term Interactions between the Roman City of Ostia and Its Paleomeander, Tiber Delta, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pannuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux développements sur l'urbanisme et l'artisanat antique de Rodumna. Les fouilles de la cour de la caserne Werlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et patrimoine de Roanne et sa région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.160-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A harbour–canal at Portus: a geoarchaeological approach to the Canale Romano: Tiber delta, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Roman canals studies, 6 (1), pp.31-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse Saint-Roch, village d’artisans et d’échanges : premiers résultats de la fouille 2009-2011 sur la ZAC Niel (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123-1, pp.157 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeoenvironmental reconstruction of the ancient harbors of Rome: Claudius and Trajan's marine harbors on the Tiber delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1), pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed fauna sheds new light on relative sea-level changes in the ancient harbour of Portus (Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Collalelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112, pp.59 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.3177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portus. La question de la localisation des ouvertures du port de Claude : approche géomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (1), pp.217 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2008.10433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo BB : Cadre chronostratigraphique des occupations paléolithiques du Seuil de Bourgogne et du Bassin Bressan (Rapport d'opération 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Restitut (Drôme) Centre ancien - uniquement domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dal Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand contournement ouest de strasbourg (A355) Tronçon 3 - Site 3.2 - AM Bannscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Di Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Grand Est. 2022, pp.795, Volume 1 (329), volume 2 (466)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varennes-sur-Allier (03). Rues du 4 septembre, Carnot, Claude Labonde et du Gué Vincent. Projet de réhabilitation des réseaux d'assainissement du centre-ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Legier-Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2022, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (51), 25 rue des Élus. Évolution d'un terrain proche du forum antique de la Protohistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Demarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Grand Est. 2022, pp.1510, Vol1 : 356p. ; Vol2 : 380 p. ; Vol3 : 774 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassan (34), La Louire. Aqua domitia – Maillon Biterrois. Un petit groupe funéraire du premier Moyen Âge dans la campagne nord-biterroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle-Anne Verliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie d'Occitanie. 2020, pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC Bergerie -Tranche 1, Civrieux (01)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anse (69), 141 et 167 route de Villefranche, &amp;quot;Saint-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Honoré</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Barricand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (214), volume 2 (68)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (285), volume 2 (290), volume 3 (356)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512830v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seynod (74), Lotissement le Grand Pré II, rue des Sports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">ZAC Bergerie -Tranche 1, Civrieux (01)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Lemaître</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie d'Auvergne-Rhône Alpes. 2018, pp.Volume 1 (287), volume 2 (61)7</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (214), volume 2 (68)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529699v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capens (31) L'établissement rural de la fin du second âge du Fer de Biros et de Péguillan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Seynod (74), Lotissement le Grand Pré II, rue des Sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Filippini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Occitanie. 2018, pp.480</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie d'Auvergne-Rhône Alpes. 2018, pp.Volume 1 (287), volume 2 (61)7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530208v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), 86/92 rue Edmond Locard</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Capens (31) L'établissement rural de la fin du second âge du Fer de Biros et de Péguillan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2018, pp.Volume 1 (554), volume 2 (372), volume 3 (372)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Occitanie. 2018, pp.480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530203v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse (69), 141 et 167 route de Villefranche, &amp;quot;Saint-Romain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Lyon (69), 86/92 rue Edmond Locard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bellavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (285), volume 2 (290), volume 3 (356)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2018, pp.Volume 1 (554), volume 2 (372), volume 3 (372)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530205v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messimy (69) - Tranche 2, L'établissement domanial du Chazeau - extension des laboratoires Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, 6 volumes (379, 339, 311, 322, 335, 383 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jorioz (74), 226 route de l'église, &amp;quot;Tavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2018, pp.Volume 1 (113), volume 2(76), volume 3(52)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brison-Saint-Innocent (73) L'établissement du 7, chemin de Pompierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Desbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône Alpes. 2018, pp.Volume 1 (213), volume 2 (154), volume 3 (124)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plâtrière, Tranche 2, Lazer (05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunilda Bregu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Provence-Alpes-Côte d'Azur. 2018, pp.Volume 1 (364), Volume 2 (265), Volume 3 (424)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montignac (24), Avenue de Lascaux, rue du Quatre-Septembre, Place Tourny. Le couvent des Corderliers et l'occupation du barri du Chef du Pont Moyen Âge à nos jours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Nouvelle-Aquitaine. 2017, pp.399</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539609v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruère-Allichamps (18), Abbaye de Noirlac. Bâtiment logistique et réseaux afférents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Montignac (24), Avenue de Lascaux, rue du Quatre-Septembre, Place Tourny. Le couvent des Corderliers et l'occupation du barri du Chef du Pont Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie du Centre-Val-de-Loire. 2017, pp.299</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Nouvelle-Aquitaine. 2017, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539605v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Desbos</w:t>
+                <w:t xml:space="preserve">Bruère-Allichamps (18), Abbaye de Noirlac. Bâtiment logistique et réseaux afférents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie du Centre-Val-de-Loire. 2017, pp.299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538500v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539490v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CM 10, Lannemezan (65). Un ensemble funéraire du Néolithique final sur le site de l'Arsenal. Rapport final d'opération de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chazeau, Messimy (69)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marck-en-Calaisis (62), La Turquerie, Zone B-Secteur sud. Une zone d'exploitation des ressources maritimes flamandes à l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, 3 volumes (244, 232, 222 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Hauts-de-France. 2017, pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539492v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marck-en-Calaisis (62), La Turquerie, Zone B-Secteur sud. Une zone d'exploitation des ressources maritimes flamandes à l'époque romaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le Chazeau, Messimy (69)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie des Hauts-de-France. 2017, pp.529</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, 3 volumes (244, 232, 222 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538496v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellegarde-en-Forez (42), La Montagne, &amp;quot;Ruffy 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (202), volume 2 (121)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulx (70), Déviation RN57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Bourgogne-Franche-Comté. 2017, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiathèque intercommunale entre Dore et Allier, rue du Docteur Grimaud, Lezoux (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Driard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Coussirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie d'Auvergne-Rhône-Alpes. 2017, pp.Volume 1 (526), volume 2 (466)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, 5e arrondissement (69). 1 rue Appian, rapport final d’opération archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mably (42). ZAC de Bonvert, Chemin du Merlin. Tranche 1 et 2, Rapport final d'opération archéologique, Eveha (Limoges, F.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delhoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2016, pp.4 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Arnoult (76), &amp;quot;Avenue du Plateau/Les Jardins du Bocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Painchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.443 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néronde (42), A89 extension de l'aire de service de Néronde - Chazelle 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.537 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 9e arrondissement - 11-13 rue Roquette - Résidence Univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1034 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-le-Puy (42), Zone artisanale de Chézieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.425 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plougoumelen (56), Parc d'activités communautaire de Kénéah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Giovannacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.725 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Laurent-sur-Manoire (24), Grand-Font, Lieu-dit Le Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.309 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentilly (69), Les Fourches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.762 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montbartier (82), «Raimon Jouan»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour-Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.499 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Germain du Puy (18), Les Boubards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.896 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), &amp;quot;Le Saint-Didier&amp;quot;, 4 rue Saint-Didier, 13 rue des Nouvelles Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.520 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortemart (87), Place du château des ducs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.380 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clermont-Ferrand (63), rue Amadeo - &amp;quot;Centre Hospitalier Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum - DRAC Auvergne. 2011, pp.1123 (5 VOL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.425 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digoin (71), &amp;quot;Pont Canal&amp;quot;, 9 rue des Perruts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.754 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueugnon (71), &amp;quot;Les Gravoches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.498 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5657,3283 +7509,1565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et collectes des eaux en milieu aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontres Archéobotaniques de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagoonal contexts and possible saltworks in Pantano Morghella since the Hellenistic period (Sicily, Italy): between palaeoenvironments and ethno-geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío  Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Malfitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lagune nel mondo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Venice (Ca' Foscari University), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology and palaeoenvironment of the Medjerda delta (Tunisia) during the Holocene: Evolution of the maritime façade of Utica and potential location for the Phoenician and Roman harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Bonvert à Mably (Loire) entre la fin du Ier Âge du fer et le second moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delhoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales Loire – Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099651v1</w:t>
-              </w:r>
-[...1716 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires, construction d’un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, E.A.U.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur Sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot Éditions APDCA, Nice, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">APDCA. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
+              <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618287v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Herveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230863v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits à eau de la Corvée de Lux à Saint-Loup-de-Varennes (Saône-et-Loire), quatre siècles d'occupation continue (LTD1 - III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C), contextes, évolution, assemblage et originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Croutsch; Sébastien Goepfert; Anne-Marie Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les puits de la Protohistoire dans l'est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, AVAGE, pp.217-252, 2020, Mémoires d'archéologie du Grand Est, 978-2-9561936-5-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geoarchaeology of ancient Mediterranean harbours in deltaic context</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Toulouse ZAC Niel : gestion de l’eau dans une agglomération du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. a.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Nathalie CARCAUD, Gilles ARNAUD-FASSETTA. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.620, 2015, 978-2-271-07259-7</w:t>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-374, 2015, 978-2-35613-129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252618v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse ZAC Niel : gestion de l’eau dans une agglomération du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. a.C.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The geoarchaeology of ancient Mediterranean harbours in deltaic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tronchère Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie CARCAUD, Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.349-374, 2015, 978-2-35613-129-4</w:t>
+              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> CNRS Alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.620, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01968087v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sédimentaires du bassin portuaire de Claude : nouvelles données pour la localisation des ouvertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portus and its Hinterland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (Chapter 2), pp.31 - 45, 2011, Archaeological Monographs of the British School at Rome, 9780904152609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8943,161 +9077,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capens (31). L'établissement rural de la fin du second âge du Fer de Biros et Péguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9244,51 +9378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Braun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Legier-Nicolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Honor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barricand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pesenti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mauduit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Coussirat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02099651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sinquin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12628" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXH3DQ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12628" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GXH3DQ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pannuzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Collalelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LKQK8FCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perre Carbonel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loew" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Braun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Legier-Nicolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barricand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Honor&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilda Bregu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pesenti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mauduit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaitre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Coussirat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Painchault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801665v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Giovannacci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804017v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Abichou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02099651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sinquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808630v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prieur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6965-la-geoarcheologie-francaise-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967382v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>