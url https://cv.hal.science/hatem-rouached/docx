--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1003,295 +1003,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARSK1 activates TORC1 signaling to adjust growth to phosphate availability in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Banf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelle van Leene</w:t>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Bossi</w:t>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044845v1</w:t>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+                <w:t xml:space="preserve">ARSK1 activates TORC1 signaling to adjust growth to phosphate availability in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+                <w:t xml:space="preserve">Michael Banf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Antoine</w:t>
+                <w:t xml:space="preserve">Jelle van Leene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Aranda</w:t>
+                <w:t xml:space="preserve">Flavia Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (9), pp.1778-1786.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral nutrient signaling controls photosynthesis: focus on iron deficiency-induced chlorosis</w:t>
               </w:r>
@@ -2552,546 +2552,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dangeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+                <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indeewari Madhubhashini Dissanayake</w:t>
+                <w:t xml:space="preserve">Vishnu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107616v1</w:t>
+                <w:t xml:space="preserve">hal-02285639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
+                <w:t xml:space="preserve">Systems genomics approaches provide new insights into Arabidopsis thaliana root growth regulation under combinatorial mineral nutrient limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-In Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.e1008392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139410v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genomics approaches provide new insights into Arabidopsis thaliana root growth regulation under combinatorial mineral nutrient limitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+                <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dangeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indeewari Madhubhashini Dissanayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008392⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1171-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369252v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+                <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Goel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (21), </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.542-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285639v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytase overexpression in Arabidopsis improves plant growth under osmotic stress and in combination with phosphate deficiency</w:t>
               </w:r>
@@ -3452,762 +3452,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red light means on for phosphorus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Akkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0300-0⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052974v1</w:t>
+                <w:t xml:space="preserve">hal-01716614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Phosphorus Transport in Arabidopsis and Wheat: Emerging Strategies to Improve P Pool in Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert C Akkers</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture8020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716614v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Transport in Arabidopsis and Wheat: Emerging Strategies to Improve P Pool in Seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red light means on for phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.983-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture8020027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720118v1</w:t>
+                <w:t xml:space="preserve">hal-02052974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus and iron deficiencies influences rice shoot growth in an oxygen dependent manner: insight from upland and lowland rice</w:t>
+                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenjira Mongon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Secco</w:t>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (3), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18030607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595474v1</w:t>
+                <w:t xml:space="preserve">hal-01578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-level understanding of plant mineral nutrition in the big data era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578849v1</w:t>
+                <w:t xml:space="preserve">hal-01594544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level understanding of plant mineral nutrition in the big data era</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphorus and iron deficiencies influences rice shoot growth in an oxygen dependent manner: insight from upland and lowland rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenjira Mongon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.71-77. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms18030607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594544v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient stress-induced chromatin changes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,2189 +4274,2189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving phosphorus use efficiency - a complex trait with emerging opportunities</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Heuer</w:t>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gaxiola</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhiannon Schilling</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damar López-Arredondo</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401099v1</w:t>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate, phytate and phytases in plants: from fundamental knowledge gained in Arabidopsis to potential biotechnological applications in wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving phosphorus use efficiency - a complex trait with emerging opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Rouached</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moez Hanin</w:t>
+                <w:t xml:space="preserve">Sigrid Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gaxiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damar López-Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1268089⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389056v1</w:t>
+                <w:t xml:space="preserve">hal-01401099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in understanding the molecular mechanisms regulating the root system response to phosphate deficiency in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (4), pp.308-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1389202917666160331201812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretion of the bacterial phytase PHY -US417 by Arabidopsis roots reveals its potential for increasing phosphate acquisition and biomass production during cogrowth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Phosphate, phytate and phytases in plants: from fundamental knowledge gained in Arabidopsis to potential biotechnological applications in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12552⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1268089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354264v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron, Zinc and Total Antioxidant Capacity in Different Layers of Rice Grain among Different Varieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pennapa Jaksomsak</w:t>
+                <w:t xml:space="preserve">The secretion of the bacterial phytase PHY -US417 by Arabidopsis roots reveals its potential for increasing phosphate acquisition and biomass production during cogrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjavan Rerkasem</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17957/IJAB/15.0216⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.1914-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594525v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of OsPHO1;1 in the Regulation of Iron Transport Through Integration of Phosphate and Zinc Deficiency Signaling.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron, Zinc and Total Antioxidant Capacity in Different Layers of Rice Grain among Different Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchada Jamrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pennapa Jaksomsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjavan Rerkasem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00396⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (06), pp.1131-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17957/IJAB/15.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594473v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of iron and zinc in plant and grain of different rice genotypes grown under aerobic and wetland conditions</w:t>
+                <w:t xml:space="preserve">The Involvement of OsPHO1;1 in the Regulation of Iron Transport Through Integration of Phosphate and Zinc Deficiency Signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595000v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Distribution of iron and zinc in plant and grain of different rice genotypes grown under aerobic and wetland conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorpet Saenchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sittichai Lordkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjavan Rerkasem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of P, S, Fe, and Zn nutrition signals in Arabidopsis thaliana: potential involvement of PHOSPHATE STARVATION RESPONSE 1 (PHR1).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Plant Mineral Nutrition: Transport, Sensing and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Briat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Dubos</w:t>
+                <w:t xml:space="preserve">Lam-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00290⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.29717-29719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms161226198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374831v1</w:t>
+                <w:t xml:space="preserve">hal-01278830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of phosphate and zinc signalling crosstalk in plants: Phosphate and zinc loading into root xylem in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Rouached</w:t>
+                <w:t xml:space="preserve">Plants Coping Abiotic and Biotic Stresses: A Tale of Diligent Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimon Rachmilevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Libault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikander Pal Choudhary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Lam-Son Phan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (SI), pp.57-64. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.Article ID 754754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/754754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01140755v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants Coping Abiotic and Biotic Stresses: A Tale of Diligent Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of P, S, Fe, and Zn nutrition signals in Arabidopsis thaliana: potential involvement of PHOSPHATE STARVATION RESPONSE 1 (PHR1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shimon Rachmilevitch</w:t>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Libault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lam-Son Phan Tran</w:t>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/754754⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141043v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Plant Mineral Nutrition: Transport, Sensing and Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanisms of phosphate and zinc signalling crosstalk in plants: Phosphate and zinc loading into root xylem in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lam-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (SI), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms161226198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate/Zinc interaction analysis in two lettuce varieties reveals contrasting effects on biomass, photosynthesis, and dynamics of pi transport.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Rouached</w:t>
+                <w:t xml:space="preserve">Combating Mineral Malnutrition through Iron and Zinc Biofortification of Cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.548254. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.329-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/548254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053386v1</w:t>
+                <w:t xml:space="preserve">hal-00980145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-expression of the Bacterial Phytase US417 in Arabidopsis Reduces the Concentration of Phytic Acid and Reveals Its Involvement in the Regulation of Sulfate and Phosphate Homeostasis and Signaling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+                <w:t xml:space="preserve">Phosphate/Zinc interaction analysis in two lettuce varieties reveals contrasting effects on biomass, photosynthesis, and dynamics of pi transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Zaidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouain</w:t>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu122⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.548254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/548254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506358v1</w:t>
+                <w:t xml:space="preserve">hal-01053386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate and zinc transport and signalling in plants: toward a better understanding of their homeostasis interaction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Over-expression of the Bacterial Phytase US417 in Arabidopsis Reduces the Concentration of Phytic Acid and Reveals Its Involvement in the Regulation of Sulfate and Phosphate Homeostasis and Signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (20), pp.5725-5741. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.1912-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092338v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between zinc and phosphate homeostasis involves the transcription factor PHR1, the phosphate exporter PHO1, and its homologue PHO1;H3 in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Phosphate and zinc transport and signalling in plants: toward a better understanding of their homeostasis interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazanfar Abbas Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu de Carbonnel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 65 (3), pp.871-884. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert444⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5725-5741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024162v1</w:t>
+                <w:t xml:space="preserve">hal-01092338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combating Mineral Malnutrition through Iron and Zinc Biofortification of Cereals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Coordination between zinc and phosphate homeostasis involves the transcription factor PHR1, the phosphate exporter PHO1, and its homologue PHO1;H3 in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazanfar Abbas Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allah Rakha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu de Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.329-346. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.871-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980145v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in plant zinc homeostasis and the path toward improved biofortification and phytoremediation programs</w:t>
               </w:r>
@@ -6546,51 +6546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaaddin Bulak Arpat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fourcroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 143 (3), pp.1231-1241. </w:t>
@@ -7386,51 +7386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7744,51 +7744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Ghnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisian-Japanese Symposium on Society, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7852,51 +7852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8560,103 +8560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression analysis id 1 entifies core components during iron starvation in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8682,103 +8682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8978,51 +8978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9387,51 +9387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C96FAE78"/>
+    <w:nsid w:val="6C1CB928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9618,51 +9618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-rouached" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-0477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095247580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207124864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358237513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanakan Prom-U-Thai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.02.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyeong Choi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Nawaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankunlanach Khampuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthana Chaiwong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithisavet Lordkaew" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148838" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2020.1825321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-In Nam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanniv Dorone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clowez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangmei Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27548-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.10.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanikenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fanara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B. Satbhai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Y. Rhee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazaldeep Kaur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shukla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Goel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hanin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19493-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030899" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B Satbhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorpet Saenchai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0300-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720118v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8020027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenjira Mongon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030607" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2017.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lister" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Heuer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gaxiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Schilling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damar L&#243;pez-Arredondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13423" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1268089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202917666160331201812" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12552" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchada Jamrus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennapa Jaksomsak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjavan Rerkasem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/15.0216" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00396" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittichai Lordkaew" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MHB3Q9D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00290" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal Choudhary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.05.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63GNWH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Rachmilevitch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Phan Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/754754" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226198" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/548254" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazanfar Abbas Khan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru314" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouraine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wege" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Carbonnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert444" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12063" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Stefanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaddin Bulak Arpat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04442.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Bulak Arpat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.118612" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03108.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cathala" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091462" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouached" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Kassis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catherinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501635200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ghnaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818573v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyong Choi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153603v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Busch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777544v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-rouached" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-0477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095247580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207124864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358237513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanakan Prom-U-Thai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.02.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyeong Choi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Nawaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankunlanach Khampuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthana Chaiwong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithisavet Lordkaew" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148838" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2020.1825321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-In Nam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanniv Dorone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clowez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangmei Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27548-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.10.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanikenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fanara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazaldeep Kaur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shukla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Goel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz358" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B. Satbhai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Y. Rhee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hanin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19493-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030899" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B Satbhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorpet Saenchai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8020027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0300-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2017.07.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenjira Mongon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030607" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lister" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Heuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gaxiola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Schilling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damar L&#243;pez-Arredondo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13423" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202917666160331201812" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1268089" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12552" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchada Jamrus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennapa Jaksomsak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjavan Rerkasem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/15.0216" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittichai Lordkaew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MHB3Q9D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226198" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Rachmilevitch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Phan Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/754754" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00290" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal Choudhary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.05.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63GNWH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/548254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazanfar Abbas Khan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru314" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouraine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wege" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Carbonnel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert444" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Stefanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaddin Bulak Arpat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04442.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Bulak Arpat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.118612" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03108.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cathala" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091462" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouached" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Kassis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catherinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501635200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ghnaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818573v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyong Choi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153603v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Busch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777544v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>