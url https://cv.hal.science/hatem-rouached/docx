--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -216,6989 +216,7093 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen regulates flowering through FKF1 condensate dynamics</w:t>
+                <w:t xml:space="preserve">Sulfur in dialogue with phosphorus, nitrogen, and iron: regulatory networks in plant nutrient homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huikyong Cho</w:t>
+                <w:t xml:space="preserve">Afm Mohabubul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+                <w:t xml:space="preserve">Hideki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 61 (3), pp.457-459. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2026.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557892v1</w:t>
+                <w:t xml:space="preserve">hal-05596758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient cues control flowering time in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nitrogen regulates flowering through FKF1 condensate dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Brandizzi</w:t>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.05.010⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (3), pp.457-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2026.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362518v1</w:t>
+                <w:t xml:space="preserve">hal-05557892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate Sensing and Signaling in Plants: Comparative Insights and Nutritional Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient cues control flowering time in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyeong Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge del Rosario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+                <w:t xml:space="preserve">Federica Brandizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-083123-053039⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (11), pp.1274-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076570v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus availability controls flowering time through subcellular reprogramming of bGLU25 and GRP7 in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyeong Choi</w:t>
+                <w:t xml:space="preserve">Nitrate Sensing and Signaling in Plants: Comparative Insights and Nutritional Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge del Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouain</w:t>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amjad Nawaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luqing Zheng</w:t>
+                <w:t xml:space="preserve">Rodrigo A Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2025.10.005⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.25-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-083123-053039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350543v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for breeding crops for future environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus availability controls flowering time through subcellular reprogramming of bGLU25 and GRP7 in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyeong Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Salse</w:t>
+                <w:t xml:space="preserve">Amjad Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barnard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luqing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.08.007⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.340-355.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2025.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590036v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for breeding crops for future environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Deloose</w:t>
+                <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Clúa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (3), pp.303-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271704v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deloose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Hirt</w:t>
+                <w:t xml:space="preserve">Joaquin Clúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Aranda</w:t>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (6), pp.1764-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARSK1 activates TORC1 signaling to adjust growth to phosphate availability in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Banf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle van Leene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (9), pp.1778-1786.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral nutrient signaling controls photosynthesis: focus on iron deficiency-induced chlorosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Therby-Vale</w:t>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lacombe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (5), pp.502-509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.11.005⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515346v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Zinc and Yield Responses of Two Rice Varieties to Zinc Biofortification and Water Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral nutrient signaling controls photosynthesis: focus on iron deficiency-induced chlorosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Therby-Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kankunlanach Khampuang</w:t>
+                <w:t xml:space="preserve">Seung Rhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sithisavet Lordkaew</w:t>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14148838⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823746v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and determinants to sustainably improve crop production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain Zinc and Yield Responses of Two Rice Varieties to Zinc Biofortification and Water Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kankunlanach Khampuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gojon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Trung Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
+                <w:t xml:space="preserve">Sithisavet Lordkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.369⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.8838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14148838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03605663v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaches and determinants to sustainably improve crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+                <w:t xml:space="preserve">Erik Murchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Medici</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
+                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03217940v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant resilience to phosphate limitation: current knowledge and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luqing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (1), pp.63-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07388551.2020.1825321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependent iron and phosphorus availability controls photosynthesis through retrograde signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hye-In Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+                <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanniv Dorone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kangmei Zhao</w:t>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27548-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (10), pp.3881-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522510v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coumarins: Secondary Metabolites Playing a Primary Role in Plant Nutrition and Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdependent iron and phosphorus availability controls photosynthesis through retrograde signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-In Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanniv Dorone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Robe</w:t>
+                <w:t xml:space="preserve">Sophie Clowez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Izquierdo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kangmei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.10.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27548-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116728v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated homeostasis of essential mineral nutrients: a focus on iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Coumarins: Secondary Metabolites Playing a Primary Role in Plant Nutrition and Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanikenne</w:t>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Esteves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa483⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001144v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reappraisal of the central role of soil nutrient availability in nutrient management in light of recent advances in plant nutrition at crop and molecular levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Gojon</w:t>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.126069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Silicon and Iron Signalling Pathways to Regulate Silicon Transporter Lsi1 Expression in Rice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+                <w:t xml:space="preserve">Coordinated homeostasis of essential mineral nutrients: a focus on iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanikenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Fanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885205v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between Silicon and Iron Signalling Pathways to Regulate Silicon Transporter Lsi1 Expression in Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz358⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285639v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genomics approaches provide new insights into Arabidopsis thaliana root growth regulation under combinatorial mineral nutrient limitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+                <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dangeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indeewari Madhubhashini Dissanayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008392⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1171-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369252v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.542-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107616v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Systems genomics approaches provide new insights into Arabidopsis thaliana root growth regulation under combinatorial mineral nutrient limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-In Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.e1008392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139410v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytase overexpression in Arabidopsis improves plant growth under osmotic stress and in combination with phosphate deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Hanin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parul Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), (in press). </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19493-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688927v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual versus Combinatorial Effects of Silicon, Phosphate, and Iron Deficiency on the Growth of Lowland and Upland Rice Varieties.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red light means on for phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (3), pp.899. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.983-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19030899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764386v1</w:t>
+                <w:t xml:space="preserve">hal-02052974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural allelic variation of the AZI1 gene controls root growth under zinc-limiting condition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phosphorus Transport in Arabidopsis and Wheat: Emerging Strategies to Improve P Pool in Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007304⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture8020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764384v1</w:t>
+                <w:t xml:space="preserve">hal-01720118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Akkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Transport in Arabidopsis and Wheat: Emerging Strategies to Improve P Pool in Seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+                <w:t xml:space="preserve">Phytase overexpression in Arabidopsis improves plant growth under osmotic stress and in combination with phosphate deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture8020027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), (in press). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19493-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720118v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red light means on for phosphorus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural allelic variation of the AZI1 gene controls root growth under zinc-limiting condition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh B Satbhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorpet Saenchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0300-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052974v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Individual versus Combinatorial Effects of Silicon, Phosphate, and Iron Deficiency on the Growth of Lowland and Upland Rice Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19030899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578849v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level understanding of plant mineral nutrition in the big data era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient stress-induced chromatin changes in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594544v1</w:t>
+                <w:t xml:space="preserve">hal-01594549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus and iron deficiencies influences rice shoot growth in an oxygen dependent manner: insight from upland and lowland rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenjira Mongon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18030607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient stress-induced chromatin changes in plants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594549v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-level understanding of plant mineral nutrition in the big data era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving phosphorus use efficiency - a complex trait with emerging opportunities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damar López-Arredondo</w:t>
+                <w:t xml:space="preserve">Phosphate, phytate and phytases in plants: from fundamental knowledge gained in Arabidopsis to potential biotechnological applications in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13423⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1268089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401099v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in understanding the molecular mechanisms regulating the root system response to phosphate deficiency in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (4), pp.308-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1389202917666160331201812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate, phytate and phytases in plants: from fundamental knowledge gained in Arabidopsis to potential biotechnological applications in wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">The secretion of the bacterial phytase PHY -US417 by Arabidopsis roots reveals its potential for increasing phosphate acquisition and biomass production during cogrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1268089⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.1914-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389056v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretion of the bacterial phytase PHY -US417 by Arabidopsis roots reveals its potential for increasing phosphate acquisition and biomass production during cogrowth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving phosphorus use efficiency - a complex trait with emerging opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gaxiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damar López-Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12552⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354264v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron, Zinc and Total Antioxidant Capacity in Different Layers of Rice Grain among Different Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchada Jamrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pennapa Jaksomsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjavan Rerkasem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (06), pp.1131-1136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17957/IJAB/15.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Involvement of OsPHO1;1 in the Regulation of Iron Transport Through Integration of Phosphate and Zinc Deficiency Signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of iron and zinc in plant and grain of different rice genotypes grown under aerobic and wetland conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sittichai Lordkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjavan Rerkasem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.108-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Plant Mineral Nutrition: Transport, Sensing and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam-Son Tran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms161226198⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278830v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants Coping Abiotic and Biotic Stresses: A Tale of Diligent Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of P, S, Fe, and Zn nutrition signals in Arabidopsis thaliana: potential involvement of PHOSPHATE STARVATION RESPONSE 1 (PHR1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam-Son Phan Tran</w:t>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/754754⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141043v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of P, S, Fe, and Zn nutrition signals in Arabidopsis thaliana: potential involvement of PHOSPHATE STARVATION RESPONSE 1 (PHR1).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Briat</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms of phosphate and zinc signalling crosstalk in plants: Phosphate and zinc loading into root xylem in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (SI), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of phosphate and zinc signalling crosstalk in plants: Phosphate and zinc loading into root xylem in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Rouached</w:t>
+                <w:t xml:space="preserve">Plants Coping Abiotic and Biotic Stresses: A Tale of Diligent Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikander Pal Choudhary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Shimon Rachmilevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Libault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam-Son Phan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.05.013⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.Article ID 754754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/754754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140755v1</w:t>
+                <w:t xml:space="preserve">hal-01141043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combating Mineral Malnutrition through Iron and Zinc Biofortification of Cereals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Plant Mineral Nutrition: Transport, Sensing and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allah Rakha</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.29717-29719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms161226198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980145v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate/Zinc interaction analysis in two lettuce varieties reveals contrasting effects on biomass, photosynthesis, and dynamics of pi transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.548254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/548254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of the Bacterial Phytase US417 in Arabidopsis Reduces the Concentration of Phytic Acid and Reveals Its Involvement in the Regulation of Sulfate and Phosphate Homeostasis and Signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibras Belgaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (11), pp.1912-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcu122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate and zinc transport and signalling in plants: toward a better understanding of their homeostasis interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazanfar Abbas Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (20), pp.5725-5741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eru314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between zinc and phosphate homeostasis involves the transcription factor PHR1, the phosphate exporter PHO1, and its homologue PHO1;H3 in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazanfar Abbas Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (3), pp.871-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ert444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in plant zinc homeostasis and the path toward improved biofortification and phytoremediation programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combating Mineral Malnutrition through Iron and Zinc Biofortification of Cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.22681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418721v1</w:t>
+                <w:t xml:space="preserve">hal-00980145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling phosphate deficiency from its major effects on growth and transcriptome via PHO1 expression in Arabidopsis.</w:t>
+                <w:t xml:space="preserve">Recent developments in plant zinc homeostasis and the path toward improved biofortification and phytoremediation programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04442.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e22681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.22681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586802v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Regulation of the Expression of Two High-Affinity Sulfate Transporters, SULTR1.1 and SULTR1.2, in Arabidopsis.</w:t>
+                <w:t xml:space="preserve">Uncoupling phosphate deficiency from its major effects on growth and transcriptome via PHO1 expression in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Wirtz</w:t>
+                <w:t xml:space="preserve">Alaaddin Bulak Arpat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Alary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">a Bulak Arpat</w:t>
+                <w:t xml:space="preserve">Elisabeth Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.118612⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.557-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04442.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286440v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Members of the PHO1 gene family show limited functional redundancy in phosphate transfer to the shoot, and are regulated by phosphate deficiency via distinct pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Stefanovic</w:t>
+                <w:t xml:space="preserve">Differential Regulation of the Expression of Two High-Affinity Sulfate Transporters, SULTR1.1 and SULTR1.2, in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Rüdiger Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chong</w:t>
+                <w:t xml:space="preserve">a Bulak Arpat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03108.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147 (2), pp.897-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.118612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759708v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Selenate-Resistant Arabidopsis Mutant. Root Growth as a Potential Target for Selenate Toxicity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Members of the PHO1 gene family show limited functional redundancy in phosphate transfer to the shoot, and are regulated by phosphate deficiency via distinct pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie El Kassis</w:t>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Cathala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+                <w:t xml:space="preserve">Julie Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.091462⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (6), pp.982 - 994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03108.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136265v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of a Selenate-Resistant Arabidopsis Mutant. Root Growth as a Potential Target for Selenate Toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourcroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143 (3), pp.1231-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.091462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural and functional analysis of the C-terminal STAS domain of the Arabidopsis thaliana sulfate transporter SULTR1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rouached</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (16), pp.15976-15983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M501635200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7208,1099 +7312,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nutrition and beneficial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nutrition and beneficial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant nutrition and beneficial interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate drives the phosphate starvation response through IDR1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference: The Nitrogen Nutrition of Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO. DEU., Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling phosphate deficiency from its effects on growth and gene expression in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Plant Nutrition Colloquium (IPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we maintain plant growth capacity while decreasing nutrient accumulation? Case of phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Main Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of phosphate starvation responses in plants: The emergence of a new signaling player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Tunisienne de Biotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mehdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an IRT-like gene implicated in cadmium accumulation in lettuce (Lactuca sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Ghnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisian-Japanese Symposium on Society, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminismes moléculaires contrôlant l’accumulation du cadmium chez la laitue (Lactuca sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium efflux from the root appears to be a major determinant controlling cadmium accumulation in lettuce leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sarrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting of the COST Action FA 0905 on "Mineral Improved Crop Production for Healthy Food and Feed"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological determinants controlling cadmium accumulation in lettuce (Lactuca sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of WG 1 and WG2 on Uptake, sequestration and detoxification An integrated approach, COST action 859</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminismes physiologiques et génétiques contrôlant l'accumulation du cadmium chez la laitue (Lactuca sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journées biotechnologiques de l'Association Tunisienne de Biotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8310,749 +8414,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus Availability Modulates Flowering Time Through Subcellular Reprogramming of bGLU25 and GRP7 in Flowering Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyong Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luqing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependent Iron and Phosphorus Availability Controls Photosynthesis Through Retrograde Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye-In Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanniv Dorone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clowez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression analysis id 1 entifies core components during iron starvation in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems approaches provide new insights into Arabidopsis thaliana root growth under mineral nutrient limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Y. Rhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc availability modulates plant growth and 1 immune responses via AZI1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9062,147 +9166,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la réponse des plantes et du phytobiome aux stress multiples : besoin d’une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9212,114 +9316,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la régulation de l'expression différentielle des transporteurs du sulfate SULTR1.1 et SULTR1.2 d'Arabidopsis thaliana et analyse structure-fonction du domaine STAS de SULTR1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9387,51 +9491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C1CB928"/>
+    <w:nsid w:val="68DDC0C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9618,51 +9722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-rouached" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-0477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095247580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207124864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358237513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanakan Prom-U-Thai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.02.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyeong Choi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Nawaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankunlanach Khampuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthana Chaiwong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithisavet Lordkaew" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148838" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2020.1825321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-In Nam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanniv Dorone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clowez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangmei Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27548-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.10.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanikenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fanara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazaldeep Kaur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shukla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Goel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz358" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B. Satbhai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Y. Rhee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hanin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19493-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030899" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B Satbhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorpet Saenchai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8020027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0300-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2017.07.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenjira Mongon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030607" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lister" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Heuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gaxiola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Schilling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damar L&#243;pez-Arredondo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13423" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202917666160331201812" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1268089" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12552" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchada Jamrus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennapa Jaksomsak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjavan Rerkasem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/15.0216" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittichai Lordkaew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MHB3Q9D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226198" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Rachmilevitch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Phan Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/754754" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00290" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal Choudhary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.05.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63GNWH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/548254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazanfar Abbas Khan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru314" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouraine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wege" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Carbonnel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert444" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Stefanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaddin Bulak Arpat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04442.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Bulak Arpat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.118612" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03108.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cathala" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091462" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouached" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Kassis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catherinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501635200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ghnaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818573v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyong Choi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153603v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Busch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777544v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-rouached" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-0477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095247580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207124864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358237513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afm Mohabubul Haque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Takahashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanakan Prom-U-Thai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyeong Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Nawaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankunlanach Khampuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthana Chaiwong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithisavet Lordkaew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2020.1825321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-In Nam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanniv Dorone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clowez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangmei Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27548-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanikenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fanara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa483" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B. Satbhai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Y. Rhee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazaldeep Kaur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shukla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Goel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz358" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0300-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8020027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hanin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19493-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B Satbhai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorpet Saenchai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007304" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030899" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lister" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.04.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenjira Mongon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2017.07.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1268089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202917666160331201812" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12552" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Heuer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gaxiola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Schilling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damar L&#243;pez-Arredondo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchada Jamrus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennapa Jaksomsak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjavan Rerkasem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/15.0216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittichai Lordkaew" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MHB3Q9D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00290" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal Choudhary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.05.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63GNWH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Rachmilevitch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Phan Tran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/754754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226198" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/548254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092338v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazanfar Abbas Khan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru314" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouraine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Carbonnel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert444" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12063" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22681" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Stefanovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaddin Bulak Arpat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04442.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Bulak Arpat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.118612" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03108.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cathala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091462" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouached" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Kassis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catherinot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501635200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594154v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ghnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyong Choi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Busch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>