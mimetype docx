--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1777,278 +1777,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resilience to phosphate limitation: current knowledge and future challenges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07388551.2020.1825321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (10), pp.3881-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965276v1</w:t>
+                <w:t xml:space="preserve">hal-03217940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant resilience to phosphate limitation: current knowledge and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (10), pp.3881-3901. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2020.1825321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217940v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependent iron and phosphorus availability controls photosynthesis through retrograde signaling</w:t>
               </w:r>
@@ -2292,274 +2292,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the central role of soil nutrient availability in nutrient management in light of recent advances in plant nutrition at crop and molecular levels</w:t>
+                <w:t xml:space="preserve">Coordinated homeostasis of essential mineral nutrients: a focus on iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Gojon</w:t>
+                <w:t xml:space="preserve">Marc Hanikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Sara Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Fanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.126069. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538444v1</w:t>
+                <w:t xml:space="preserve">hal-03001144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated homeostasis of essential mineral nutrients: a focus on iron</w:t>
+                <w:t xml:space="preserve">Reappraisal of the central role of soil nutrient availability in nutrient management in light of recent advances in plant nutrition at crop and molecular levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanikenne</w:t>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Esteves</w:t>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Fanara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Gilles Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.126069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001144v1</w:t>
+                <w:t xml:space="preserve">hal-02538444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Silicon and Iron Signalling Pathways to Regulate Silicon Transporter Lsi1 Expression in Rice</w:t>
               </w:r>
@@ -2662,90 +2662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indeewari Madhubhashini Dissanayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,1987 +2907,1987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genomics approaches provide new insights into Arabidopsis thaliana root growth regulation under combinatorial mineral nutrient limitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Korte</w:t>
+                <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hye-In Nam</w:t>
+                <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369252v1</w:t>
+                <w:t xml:space="preserve">hal-02285639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Shukla</w:t>
+                <w:t xml:space="preserve">Systems genomics approaches provide new insights into Arabidopsis thaliana root growth regulation under combinatorial mineral nutrient limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar</w:t>
+                <w:t xml:space="preserve">Arthur Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+                <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-In Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Goel</w:t>
+                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (21), </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.e1008392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285639v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red light means on for phosphorus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytase overexpression in Arabidopsis improves plant growth under osmotic stress and in combination with phosphate deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0300-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), (in press). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19493-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052974v1</w:t>
+                <w:t xml:space="preserve">hal-01688927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Transport in Arabidopsis and Wheat: Emerging Strategies to Improve P Pool in Seeds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural allelic variation of the AZI1 gene controls root growth under zinc-limiting condition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh B Satbhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorpet Saenchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture8020027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01720118v1</w:t>
+                <w:t xml:space="preserve">hal-01764384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+                <w:t xml:space="preserve">Individual versus Combinatorial Effects of Silicon, Phosphate, and Iron Deficiency on the Growth of Lowland and Upland Rice Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19030899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716614v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytase overexpression in Arabidopsis improves plant growth under osmotic stress and in combination with phosphate deficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red light means on for phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.983-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0300-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19493-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688927v1</w:t>
+                <w:t xml:space="preserve">hal-02052974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural allelic variation of the AZI1 gene controls root growth under zinc-limiting condition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chorpet Saenchai</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
+                <w:t xml:space="preserve">Robert C Akkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007304. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764384v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual versus Combinatorial Effects of Silicon, Phosphate, and Iron Deficiency on the Growth of Lowland and Upland Rice Varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus Transport in Arabidopsis and Wheat: Emerging Strategies to Improve P Pool in Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (3), pp.899. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19030899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture8020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764386v1</w:t>
+                <w:t xml:space="preserve">hal-01720118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient stress-induced chromatin changes in plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-level understanding of plant mineral nutrition in the big data era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lister</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594549v1</w:t>
+                <w:t xml:space="preserve">hal-01594544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus and iron deficiencies influences rice shoot growth in an oxygen dependent manner: insight from upland and lowland rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Secco</w:t>
+                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18030607⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595474v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+                <w:t xml:space="preserve">Phosphorus and iron deficiencies influences rice shoot growth in an oxygen dependent manner: insight from upland and lowland rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenjira Mongon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanthana Chaiwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18030607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578849v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level understanding of plant mineral nutrition in the big data era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient stress-induced chromatin changes in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seung Y. Rhee</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.71-77. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594544v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate, phytate and phytases in plants: from fundamental knowledge gained in Arabidopsis to potential biotechnological applications in wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving phosphorus use efficiency - a complex trait with emerging opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Rouached</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moez Hanin</w:t>
+                <w:t xml:space="preserve">Sigrid Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gaxiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damar López-Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1268089⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389056v1</w:t>
+                <w:t xml:space="preserve">hal-01401099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in understanding the molecular mechanisms regulating the root system response to phosphate deficiency in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphate, phytate and phytases in plants: from fundamental knowledge gained in Arabidopsis to potential biotechnological applications in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389202917666160331201812⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1268089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321082v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretion of the bacterial phytase PHY -US417 by Arabidopsis roots reveals its potential for increasing phosphate acquisition and biomass production during cogrowth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+                <w:t xml:space="preserve">Recent advances in understanding the molecular mechanisms regulating the root system response to phosphate deficiency in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Hanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12552⟩</w:t>
+              <w:t xml:space="preserve">Current Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389202917666160331201812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354264v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving phosphorus use efficiency - a complex trait with emerging opportunities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The secretion of the bacterial phytase PHY -US417 by Arabidopsis roots reveals its potential for increasing phosphate acquisition and biomass production during cogrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (5), </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.1914-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401099v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron, Zinc and Total Antioxidant Capacity in Different Layers of Rice Grain among Different Varieties</w:t>
               </w:r>
@@ -5003,103 +5003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Involvement of OsPHO1;1 in the Regulation of Iron Transport Through Integration of Phosphate and Zinc Deficiency Signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorpet Saenchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorpet Saenchai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.396. </w:t>
@@ -5137,51 +5137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of iron and zinc in plant and grain of different rice genotypes grown under aerobic and wetland conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanakan Prom-U-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,77 +5543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of phosphate and zinc signalling crosstalk in plants: Phosphate and zinc loading into root xylem in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sikander Pal Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,304 +5679,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants Coping Abiotic and Biotic Stresses: A Tale of Diligent Management</w:t>
+                <w:t xml:space="preserve">Regulation of Plant Mineral Nutrition: Transport, Sensing and Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shimon Rachmilevitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lam-Son Phan Tran</w:t>
+                <w:t xml:space="preserve">Lam-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/754754⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.29717-29719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms161226198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141043v1</w:t>
+                <w:t xml:space="preserve">hal-01278830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Plant Mineral Nutrition: Transport, Sensing and Signaling</w:t>
+                <w:t xml:space="preserve">Plants Coping Abiotic and Biotic Stresses: A Tale of Diligent Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimon Rachmilevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Libault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam-Son Tran</w:t>
+                <w:t xml:space="preserve">Lam-Son Phan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (12), pp.29717-29719. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.Article ID 754754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms161226198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/754754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278830v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate/Zinc interaction analysis in two lettuce varieties reveals contrasting effects on biomass, photosynthesis, and dynamics of pi transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of the Bacterial Phytase US417 in Arabidopsis Reduces the Concentration of Phytic Acid and Reveals Its Involvement in the Regulation of Sulfate and Phosphate Homeostasis and Signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibras Belgaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,77 +6200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazanfar Abbas Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (20), pp.5725-5741. </w:t>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaaddin Bulak Arpat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fourcroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 143 (3), pp.1231-1241. </w:t>
@@ -7464,64 +7464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate drives the phosphate starvation response through IDR1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Ghnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisian-Japanese Symposium on Society, Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7956,51 +7956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,103 +8664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression analysis id 1 entifies core components during iron starvation in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8786,103 +8786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of hexaploid wheat roots identifies signature components during iron starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaldeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parul Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8921,77 +8921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems approaches provide new insights into Arabidopsis thaliana root growth under mineral nutrient limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Y. Rhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9043,90 +9043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc availability modulates plant growth and 1 immune responses via AZI1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh B. Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorpet Saenchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9491,51 +9491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68DDC0C8"/>
+    <w:nsid w:val="7A42C09A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9722,51 +9722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-rouached" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-0477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095247580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207124864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358237513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afm Mohabubul Haque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Takahashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanakan Prom-U-Thai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyeong Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Nawaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankunlanach Khampuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthana Chaiwong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithisavet Lordkaew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2020.1825321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-In Nam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanniv Dorone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clowez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangmei Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27548-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanikenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fanara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa483" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B. Satbhai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Y. Rhee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazaldeep Kaur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shukla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Goel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz358" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0300-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8020027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hanin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19493-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B Satbhai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorpet Saenchai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007304" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030899" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lister" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.04.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenjira Mongon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2017.07.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1268089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202917666160331201812" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12552" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Heuer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gaxiola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Schilling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damar L&#243;pez-Arredondo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchada Jamrus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennapa Jaksomsak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjavan Rerkasem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/15.0216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittichai Lordkaew" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MHB3Q9D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00290" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal Choudhary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.05.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63GNWH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Rachmilevitch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Phan Tran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/754754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226198" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/548254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092338v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazanfar Abbas Khan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru314" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouraine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Carbonnel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert444" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12063" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22681" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Stefanovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaddin Bulak Arpat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04442.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Bulak Arpat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.118612" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03108.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cathala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091462" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouached" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Kassis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catherinot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501635200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594154v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ghnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyong Choi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Busch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hatem-rouached" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-0477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095247580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207124864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358237513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afm Mohabubul Haque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Takahashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanakan Prom-U-Thai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2026.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyeong Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Nawaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankunlanach Khampuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanthana Chaiwong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithisavet Lordkaew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2020.1825321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-In Nam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanniv Dorone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clowez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangmei Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27548-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanikenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fanara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazaldeep Kaur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shukla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Goel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz358" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B. Satbhai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Y. Rhee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008392" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hanin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19493-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh B Satbhai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorpet Saenchai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007304" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030899" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0300-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8020027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2017.07.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenjira Mongon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030607" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Heuer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gaxiola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Schilling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damar L&#243;pez-Arredondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13423" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rouached" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1268089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202917666160331201812" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12552" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchada Jamrus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennapa Jaksomsak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjavan Rerkasem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/15.0216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittichai Lordkaew" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MHB3Q9D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00290" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal Choudhary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.05.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G63GNWH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161226198" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141043v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Rachmilevitch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son Phan Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/754754" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/548254" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092338v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazanfar Abbas Khan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru314" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouraine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Carbonnel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert444" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12063" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22681" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Stefanovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaddin Bulak Arpat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04442.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Bulak Arpat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.118612" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03108.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cathala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091462" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouached" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Kassis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catherinot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501635200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594154v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zorrig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ghnaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyong Choi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Busch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>