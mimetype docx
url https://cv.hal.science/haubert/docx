--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -498,261 +498,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Printing and Gallium-Based Liquid Metal Technologies for Microwave and Millimeter-wave Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (8), pp.1051-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2024.3459072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168149v1</w:t>
+                <w:t xml:space="preserve">hal-04975691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing and Gallium-Based Liquid Metal Technologies for Microwave and Millimeter-wave Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D detection of flying insects from a millimeter-wave radar imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112 (8), pp.1051-1064. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.109357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2024.3459072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975691v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Lossy Dielectric Materials in Shock Physics by Millimeter-Wave Interferometry Using One-Dimensional Convolutional Neural Networks and Nonlinear Optimization</w:t>
               </w:r>
@@ -836,144 +823,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D detection of flying insects from a millimeter-wave radar imaging system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dedic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.109357. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.3 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698528v1</w:t>
+                <w:t xml:space="preserve">hal-04168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Impedance Spectroscopy of Retained Cells Using a Micro-Perforated Sensing Membrane Filtrating Whole Blood Samples under High Flowrate</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Bandwidth of Pressure Sensors Dedicated to Blast Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1459,261 +1459,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Estimation of the Yield in Precision Viticulture from Mobile Millimeter-Wave Radar Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">Antenna Loading by Passive Impedance for Linear-to-Circular Polarization Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3133017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (9), pp.1892 - 1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3184292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518745v1</w:t>
+                <w:t xml:space="preserve">cea-04176727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Loading by Passive Impedance for Linear-to-Circular Polarization Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
+                <w:t xml:space="preserve">Dynamic Estimation of the Yield in Precision Viticulture from Mobile Millimeter-Wave Radar Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+                <w:t xml:space="preserve">Patrice Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (9), pp.1892 - 1895. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.4704915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3184292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3133017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04176727v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Response of Miniature Piezoresistive Pressure Sensor Dedicated to Blast Wave Monitoring</w:t>
               </w:r>
@@ -1827,676 +1827,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Radar Echoes for Identification and Remote Reading of Chipless Millimeter-Wave Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Invasive Millimetre-Wave Radar Sensor for Automated Behavioural Tracking in Precision Farming—Application to Sheep Husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3028090⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21238140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969744v1</w:t>
+                <w:t xml:space="preserve">hal-03485290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Transmission of Friedlander-type Signals for the Dynamic Measurement of Blast Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coustou</w:t>
+                <w:t xml:space="preserve">ERC project Bee-Move: &amp;quot;How do bees move across the landscapes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (4), pp.563-571. </w:t>
+              <w:t xml:space="preserve">The Project Repository Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.76-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prep.202000163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54050/PRJ1218299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089754v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Millimetre-Wave Radar Sensor for Automated Behavioural Tracking in Precision Farming—Application to Sheep Husbandry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Transmission of Friedlander-type Signals for the Dynamic Measurement of Blast Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+                <w:t xml:space="preserve">Maylïs Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21238140⟩</w:t>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (4), pp.563-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prep.202000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485290v1</w:t>
+                <w:t xml:space="preserve">hal-03089754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERC project Bee-Move: &amp;quot;How do bees move across the landscapes?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microelectromechanical Transducer to Monitor High-Doses of Nuclear Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Project Repository Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54050/PRJ1218299⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.5912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21175912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858146v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical Transducer to Monitor High-Doses of Nuclear Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Classification of Radar Echoes for Identification and Remote Reading of Chipless Millimeter-Wave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (17), pp.5912. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.926 - 937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21175912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3028090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335061v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-pattern reconfigurable and wideband vector antenna for 3-D direction finding</w:t>
               </w:r>
@@ -2606,1187 +2606,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband and Reconfigurable Vector Antenna using Radiation Pattern Diversity for 3-D Direction-of-Arrival Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">In-Situ Wireless Pressure Measurement Using Zero-Power Packaged Microwave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Potier</w:t>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (6), pp.3586-3596. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2905729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19061263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071803v1</w:t>
+                <w:t xml:space="preserve">hal-02083180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t>
+                <w:t xml:space="preserve">Identification of Mutations in SDR9C7 in Three Patients with Autosomal Recessive Congenital Ichthyosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Okba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Severino-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Teixer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Acta Dermato Venereologica, 100 (4), pp.adv00047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698559v1</w:t>
+                <w:t xml:space="preserve">hal-03153659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Vector Antenna for Dual-Polarized and 3-D Direction Finding Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Compact Rectennas for Ultra-Low-Power Wireless Transmission Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2923531⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (5), pp.1697-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2902552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160936v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Wireless Pressure Measurement Using Zero-Power Packaged Microwave Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proximal Radar Sensors for Precision Viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19061263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (7), pp.4624-4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2891886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083180v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Mutations in SDR9C7 in Three Patients with Autosomal Recessive Congenital Ichthyosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and Dynamic Permittivity Measurement of High Explosives in the W Band to Investigate Shock and Detonation Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Poeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3359⟩</w:t>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prep.201800097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153659v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Radar Sensors for Precision Viticulture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of anodic bonding on transmission loss in 23GHz pressure transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2891886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02007012v1</w:t>
+                <w:t xml:space="preserve">hal-02301332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Rectennas for Ultra-Low-Power Wireless Transmission Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Wideband and Reconfigurable Vector Antenna using Radiation Pattern Diversity for 3-D Direction-of-Arrival Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.3586-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2905729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2902552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02083185v1</w:t>
+                <w:t xml:space="preserve">hal-02071803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Permittivity Measurement of High Explosives in the W Band to Investigate Shock and Detonation Phenomena</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Poeuf</w:t>
+                <w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (2), pp.153-159. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prep.201800097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083176v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anodic bonding on transmission loss in 23GHz pressure transducers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wideband Vector Antenna for Dual-Polarized and 3-D Direction Finding Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113352. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1572 - 1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2923531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301332v1</w:t>
+                <w:t xml:space="preserve">hal-02160936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Flat Dipole Rectenna for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,321 +3827,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Monitoring of Livestock Behavior Using Frequency-Modulated Continuous-Wave Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive and Chipless Packaged Transducer for Wireless Pressure Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.151-160. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 279, pp.753-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERM18040404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082737v1</w:t>
+                <w:t xml:space="preserve">hal-01838614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and Chipless Packaged Transducer for Wireless Pressure Measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+                <w:t xml:space="preserve">Automated Monitoring of Livestock Behavior Using Frequency-Modulated Continuous-Wave Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 279, pp.753-762. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM18040404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838614v1</w:t>
+                <w:t xml:space="preserve">hal-02082737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection of Electromagnetic Waves on Moving Interfaces for Analyzing Shock Phenomenon in Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4512,64 +4512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy G D Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos M. Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4737,64 +4737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband Rectenna for Microwave Applications Rectenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,51 +4858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of Compact Quadrifilar Helix Antennas for Telemetry, Tracking and Command Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,316 +5081,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large electromagnetic simulation by hybrid approach on large-scale parallel computing systems</w:t>
+                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+                <w:t xml:space="preserve">Jimmy Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.3218⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082699v1</w:t>
+                <w:t xml:space="preserve">hal-01196813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large electromagnetic simulation by hybrid approach on large-scale parallel computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Lominé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
+                <w:t xml:space="preserve">Petr Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (13), pp.3184-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196813v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Power Harvesting for Satellite Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Vector Sensors Design with Three Co-located or Distributed Elements for the 3D DoA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Transduction for Wireless Passive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Traille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6426,51 +6426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euloge Budet Tchikaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,684 +7336,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantor Spiral Array for the Design of Thinned Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Scale-Changing Technique for the Electromagnetic Modeling of MEMS-Controlled Planar Phase Shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (1), pp. 104 - 106. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (9), pp.3594-3601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2006.872415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.879777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431640v1</w:t>
+                <w:t xml:space="preserve">hal-02066712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-Changing Technique for the Electromagnetic Modeling of MEMS-Controlled Planar Phase Shifters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BCB Based Packaging for Low Actuation Voltage RF MEMS Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikmat Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066712v1</w:t>
+                <w:t xml:space="preserve">hal-00172967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCB Based Packaging for Low Actuation Voltage RF MEMS Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cantor Spiral Array for the Design of Thinned Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp. 104 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2006.872415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172967v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-Changing Technique for the Computation of the Input Impedance of Active Patch Antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Aubert</w:t>
+                <w:t xml:space="preserve">Lacunarity of Fractal Superlattices: a Remote Estimation using Wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Laksari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight L. Jaggard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2005.853999⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.1358-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2005.844434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066756v1</w:t>
+                <w:t xml:space="preserve">hal-03600294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-port network for the electromagnetic modeling of mems switches</w:t>
+                <w:t xml:space="preserve">Scale-Changing Technique for the Computation of the Input Impedance of Active Patch Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.20718⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.326-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2005.853999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02066728v1</w:t>
+                <w:t xml:space="preserve">hal-02066756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacunarity of Fractal Superlattices: a Remote Estimation using Wavelets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">N-port network for the electromagnetic modeling of mems switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwight L. Jaggard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">R. Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (1), pp.46-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.20718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2005.844434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03600294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination of spurious solutions in the calculation of eigenmodes by moment method</w:t>
               </w:r>
@@ -8381,51 +8381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8463,90 +8463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Reading of Multiple Chipless Sensors from the Isoline Processing of 3D Radar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8593,77 +8593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Tracking of Small Moving Targets from an Hybrid Detection Algorithm using MUSIC and FFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8710,77 +8710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-Fly Interrogation of Mobile Passive Sensors from the Fusion of Optical and Radar Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8935,77 +8935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Tracking of Small Moving Targets from a Multi-Target Tracking Algorithm Applied to Millimeter-wave Radar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9199,51 +9199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9428,77 +9428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Reading of Additively Manufactured Galinstan-based Sensor using a Polarimetric Millimeter-wave Radar Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9539,191 +9539,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'une onde millimétrique dans un matériau diélectrique soumis à un choc soutenu en prenant en compte les pertes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolignes en Imagerie Radar pour la Lecture et l’Identification de Capteurs Passifs Sans Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapas Jérémi</w:t>
+                <w:t xml:space="preserve">Timothee Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Journées nationales Micro-ondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998242v1</w:t>
+                <w:t xml:space="preserve">hal-03670185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimètre passif micro-onde pour la détection de radiation nucléaire à très fortes doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9759,2176 +9785,2185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolignes en Imagerie Radar pour la Lecture et l’Identification de Capteurs Passifs Sans Fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi d'insectes volants à l'aide de radars à ondes millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">A Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales Micro-ondes (JNM)</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670185v1</w:t>
+                <w:t xml:space="preserve">hal-03698566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'insectes volants à l'aide de radars à ondes millimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Packaging on the Static Behavior of Piezoresitive Pressure Sensor Dedicated to the Monitoring of Blast Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dore</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilian Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">SENSORDEVICES 2022, The Thirteenth International Conference on Sensor Device Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698566v1</w:t>
+                <w:t xml:space="preserve">hal-03816590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Packaging on the Static Behavior of Piezoresitive Pressure Sensor Dedicated to the Monitoring of Blast Waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle de la polarisation du champ électromagnétique : de la rétrodiffusion polarimétrique au capteur sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORDEVICES 2022, The Thirteenth International Conference on Sensor Device Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816590v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04176695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la polarisation du champ électromagnétique : de la rétrodiffusion polarimétrique au capteur sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Propagation d'une onde millimétrique dans un matériau diélectrique soumis à un choc soutenu en prenant en compte les pertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapas Jérémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04176695v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-to-Circular Polarization Conversion from Impedance Loading of Single-Port Patch Antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Polarization Conversion from a Two-Port Impedance Loaded Tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jouvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1119-1120, </w:t>
+              <w:t xml:space="preserve">EUCAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279799v1</w:t>
+                <w:t xml:space="preserve">cea-03747371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Conversion from a Two-Port Impedance Loaded Tag</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shock Tube Characterization of Air Blast Pressure Sensor Based on Ultra-Miniature Silicon Membrane and Piezoresistive Gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro and Nano Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03747371v1</w:t>
+                <w:t xml:space="preserve">hal-03670162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Measurement of the Pressure from the Ka-Band Radar Echo of a 3D-Printed Microfluidic Depolarizing Sensor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of a Novel Piezoresistive Pressure Sensor for Blast Waves Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSORDEVICES 2021, The Twelfth International Conference on Sensor Device Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9574855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03279854v1</w:t>
+                <w:t xml:space="preserve">hal-03545876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock Tube Characterization of Air Blast Pressure Sensor Based on Ultra-Miniature Silicon Membrane and Piezoresistive Gauges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Measurement of the Pressure from the Ka-Band Radar Echo of a 3D-Printed Microfluidic Depolarizing Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9574855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670162v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of a Novel Piezoresistive Pressure Sensor for Blast Waves Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range-Doppler Imaging Approach for the Wireless Reading of Mechanical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORDEVICES 2021, The Twelfth International Conference on Sensor Device Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545876v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-Doppler Imaging Approach for the Wireless Reading of Mechanical Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Linear-to-Circular Polarization Conversion from Impedance Loading of Single-Port Patch Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1119-1120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279843v1</w:t>
+                <w:t xml:space="preserve">hal-03279799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4-Port Vector Antenna for MIMO Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS/URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Quebec, Canada. pp 37 / ISBN: 978-1-7281-6669-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/usnc/ursi49741.2020.9321651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079692v1</w:t>
+                <w:t xml:space="preserve">hal-02915975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Port Vector Antenna for MIMO Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">Microwave Transmission of Pressure Sensor Signal Through Explosive Fireballs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylïs Lavayssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/usnc/ursi49741.2020.9321651⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. pp.MO-A4.1A.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915975v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Zero-Power Multi-Sensing in Industrial Environment using Polarization Diversity and 3D Radar Imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Trajectories of Multiple Untagged Flying Insects from Millimetre-wave Beamscanning Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223852⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089652v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Transmission of Pressure Sensor Signal Through Explosive Fireballs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coustou</w:t>
+                <w:t xml:space="preserve">Long-Range Zero-Power Multi-Sensing in Industrial Environment using Polarization Diversity and 3D Radar Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330296⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089639v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Trajectories of Multiple Untagged Flying Insects from Millimetre-wave Beamscanning Radar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the Foliage Growth in Precision Viticulture from 3D Radar Proximal Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329732⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS/URSI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. Paper Number: 1511. Paper Code: WE-A4.2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089762v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chipless Sensors in Cluttered Environments From 3D Radar Imagery and Polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Foliage Growth in Precision Viticulture from 3D Radar Proximal Sensing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS/URSI 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089764v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolines in 3D Radar Images for Remote Sensing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">Design and Characterization of a Compact Rectenna for Structural Health Monitoring Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749987v1</w:t>
+                <w:t xml:space="preserve">hal-02525973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperture-coupled microstrip resonator for Millimeter-wave passive pressure sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,4824 +11972,4789 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transducers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of a Compact Rectenna for Structural Health Monitoring Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+                <w:t xml:space="preserve">Antenne vectorielle large bande et à diversité de diagramme pour la radiogoniométrie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525973v1</w:t>
+                <w:t xml:space="preserve">hal-02156247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Imaging Approach for Zero-Power Millimeter-Wave Wireless Sensors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capteur de pression passif à résonateur micro-ruban excité par iris de couplage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521025v1</w:t>
+                <w:t xml:space="preserve">hal-02083192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of miniaturized piezoresistive sensors for side-on pressure shockwave</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wideband Vector Antenna with Additional Radiation Pattern Diversity for 3-D Direction Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potier Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752911⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083205v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne vectorielle large bande et à diversité de diagramme pour la radiogoniométrie 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">Radar Imaging Approach for Zero-Power Millimeter-Wave Wireless Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pouliguen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156247v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur de pression passif à résonateur micro-ruban excité par iris de couplage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+                <w:t xml:space="preserve">Transient response of miniaturized piezoresistive sensors for side-on pressure shockwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083192v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Vector Antenna with Additional Radiation Pattern Diversity for 3-D Direction Finding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual-Polarized Through-Wall Repeater for the Wireless Reading of Millimeter-Wave Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1635-1636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525938v1</w:t>
+                <w:t xml:space="preserve">hal-02344644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Polarized Through-Wall Repeater for the Wireless Reading of Millimeter-Wave Passive Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Philippe</w:t>
+                <w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344644v1</w:t>
+                <w:t xml:space="preserve">hal-02525989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radars microondes de proximité pour la viticulture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525989v1</w:t>
+                <w:t xml:space="preserve">hal-02525983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radars microondes de proximité pour la viticulture de précision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimetre-Wave Interrogation of Passive Sensors Embedded Inside Closed Reverberant Environments from Dual-Polarized Passive Repeaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.33-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eumc.2019.8910899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525983v1</w:t>
+                <w:t xml:space="preserve">hal-02381616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-Wave Interrogation of Passive Sensors Embedded Inside Closed Reverberant Environments from Dual-Polarized Passive Repeaters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolines in 3D Radar Images for Remote Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eumc.2019.8910899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381616v1</w:t>
+                <w:t xml:space="preserve">hal-03749987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D direction-of-arrival estimation using a wideband vector antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Measurement of Shock Wave and Particle Velocities in Shocked Dielectric Material from Millimeter-Wave Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977267v1</w:t>
+                <w:t xml:space="preserve">hal-01876708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">900 MHz Miniaturized Rectenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPT.2018.8639385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Flat Dipole Rectenna for Energy Harvesting or Wireless Power Transmission Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8608906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Shock Wave and Particle Velocities in Shocked Dielectric Material from Millimeter-Wave Remote Sensing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyethylene Outgassing Study for MEMS Nuclear Radiation Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheeraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. 9p</w:t>
+              <w:t xml:space="preserve">Eurosensors 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.9 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876708v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene Outgassing Study for MEMS Nuclear Radiation Sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Wireless Remote Monitoring of Packaged Passive Sensor for In-situ Pressure Measurement in Highly Reflective Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.9 - 12</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852434v1</w:t>
+                <w:t xml:space="preserve">hal-01852440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Remote Monitoring of Packaged Passive Sensor for In-situ Pressure Measurement in Highly Reflective Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coustou</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Simulation of Miniature Silicon Membrane during Air Blast for Pressure Measurement †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 4p</w:t>
+              <w:t xml:space="preserve">Eurosensors 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.9 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852440v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Simulation of Miniature Silicon Membrane during Air Blast for Pressure Measurement †</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active FMCW Radar Imaging for Long-Range Wireless Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.9 - 12</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852437v1</w:t>
+                <w:t xml:space="preserve">hal-01852433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active FMCW Radar Imaging for Long-Range Wireless Passive Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Simultaneous Shock and Particle Velocities Measurement using a Single Microwave Interferometer on Pressed TATB Composition T2 Submitted to Plate Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 46p</w:t>
+              <w:t xml:space="preserve">International Detonation Symposium (DetSymp 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United States. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852433v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Shock and Particle Velocities Measurement using a Single Microwave Interferometer on Pressed TATB Composition T2 Submitted to Plate Impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Wave Reflection from Shocked Dielectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Detonation Symposium (DetSymp 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. 3p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8608420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876716v1</w:t>
+                <w:t xml:space="preserve">hal-01876698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Wave Reflection from Shocked Dielectric Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rougier</w:t>
+                <w:t xml:space="preserve">Compact Planar Integrated Rectenna for Batteryless IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876698v1</w:t>
+                <w:t xml:space="preserve">hal-02066082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Planar Integrated Rectenna for Batteryless IoT Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Compact C-band Rectenna for Satellite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066082v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact C-band Rectenna for Satellite Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+                <w:t xml:space="preserve">3D direction-of-arrival estimation using a wideband vector antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lawp.2017.2779878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066073v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une antenne miniature pour des applications de capteurs sans fil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Dipôle Magnétique Large-Bande pour la Radiogoniométrie 3D à l’aide d’une Antenne Vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525548v1</w:t>
+                <w:t xml:space="preserve">hal-01544676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipôle Magnétique Large-Bande pour la Radiogoniométrie 3D à l’aide d’une Antenne Vectorielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Long Range Wireless Interrogation of Passive Humidity Sensors using Van-Atta Cross-Polarization Effect and 3D Beam Scanning Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy G D Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos M Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 2p</w:t>
+              <w:t xml:space="preserve">International Microwawe Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544676v2</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectenna à 2.45 GHz utilisant une antenne à dipôle arrondi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Design of air blast pressure sensors based on miniature silicon membrane and piezoresistive gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 6p</w:t>
+              <w:t xml:space="preserve">Micromechanics and Microsystems Europe Workshop (MME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596449v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Range Wireless Interrogation of Passive Humidity Sensors using Van-Atta Cross-Polarization Effect and 3D Beam Scanning Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy G D Hester</w:t>
+                <w:t xml:space="preserve">Grounded Colocated Antennas for Wideband Vector Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwawe Symposium (IMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS/URSI 2017, IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570718v1</w:t>
+                <w:t xml:space="preserve">hal-01593455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded Colocated Antennas for Wideband Vector Sensor Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Rectenna à 2.45 GHz utilisant une antenne à dipôle arrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2017, IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593455v1</w:t>
+                <w:t xml:space="preserve">hal-01596449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of air blast pressure sensors based on miniature silicon membrane and piezoresistive gauges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coustou</w:t>
+                <w:t xml:space="preserve">A Wideband and Compact Circularly-Polarized Rectenna for Low Power Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Lavayssière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Grenana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromechanics and Microsystems Europe Workshop (MME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 6p</w:t>
+              <w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570690v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband and Compact Circularly-Polarized Rectenna for Low Power Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Electromagnetic Energy Harvesting and Wireless Power Transfer for IoT and SHM Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Grenana</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium (MMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastien, Spain. pp.299-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710172v1</w:t>
+                <w:t xml:space="preserve">hal-01611643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Electromagnetic Energy Harvesting and Wireless Power Transfer for IoT and SHM Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+                <w:t xml:space="preserve">Wireless and Passive Nuclear Radiation Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611643v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur micro-onde de radiation nucléaire passif sans fil optimisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximization of measurement sensitivity and reading range of passive RF sensors from complex impedance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Arenas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 3p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570704v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless and Passive Nuclear Radiation Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Capteur micro-onde de radiation nucléaire passif sans fil optimisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. 5p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570623v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximization of measurement sensitivity and reading range of passive RF sensors from complex impedance optimization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Wireless Reading of Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687095v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Wireless Reading of Passive Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Passive and chipless packaged sensor for the wireless pressure monitoring in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Eurosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596477v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and chipless packaged sensor for the wireless pressure monitoring in harsh environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'estimation pour l'interrogation et la lecture sans fil de capteurs passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. 3p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570698v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'estimation pour l'interrogation et la lecture sans fil de capteurs passifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">Interrogation d'une Onde de Choc par Ondes Millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Osmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 3p</w:t>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570724v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation d'une Onde de Choc par Ondes Millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rougier</w:t>
+                <w:t xml:space="preserve">Optimisation d'une antenne miniature pour des applications de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Osmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 5p</w:t>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593652v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Pressure Measurement in Air Blast using PVDF sensors</w:t>
+                <w:t xml:space="preserve">Wireless Hydrogen Pressure Dosimeter for Nuclear High Dose Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Fourmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coustou</w:t>
+                <w:t xml:space="preserve">Émilie Debourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Luc</w:t>
+                <w:t xml:space="preserve">I Augustyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396857v1</w:t>
+                <w:t xml:space="preserve">hal-01396854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Hydrogen Pressure Dosimeter for Nuclear High Dose Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Philippe</w:t>
+                <w:t xml:space="preserve">Cross dipoles rectenna for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396854v1</w:t>
+                <w:t xml:space="preserve">hal-01409248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross dipoles rectenna for microwave applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Wireless Pressure Measurement in Air Blast using PVDF sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409248v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Sensors for the Incident Pressure Measurement in Air Blast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16796,90 +16796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband rectenna for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Okba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16952,51 +16952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17034,51 +17034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scanning and Sensing Technique for the Detection and Remote Reading of a Passive Temperature Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17116,90 +17116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incident pressure measurement in air blast using wireless sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17235,2678 +17235,2678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Scanning Radar for the Remote Reading of Passive Electromagnetic Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Utilisation d'un anneau résonnant pré-fractal pour la réduction du diamètre des antennes spirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Valleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838508v1</w:t>
+                <w:t xml:space="preserve">hal-01240293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless and chipless passive radiation sensors for high dose monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Debourg</w:t>
+                <w:t xml:space="preserve">3D Microwave Imaging System for the Remote Detection and Reading of Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. 3p</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237557v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High doses wireless radiation sensor using electromagnetic transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Rifai</w:t>
+                <w:t xml:space="preserve">Récupération de l'énergie micro-onde pour l'alimentation de capteurs sans fil à bord des satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Despoisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237524v1</w:t>
+                <w:t xml:space="preserve">hal-01237951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure ultra-rapide à distance et sans fil de la surpression aérienne en environnement extrême</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Fourmann</w:t>
+                <w:t xml:space="preserve">Ultra-compact Ku band rectenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Lefrançois</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237537v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of Effective Antennas for K-band Rectennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">PVDF Sensors for Dynamic Pressure Metrology in Extreme Environment Capteurs PVDF pour la mesure de pression dynamique en environnement extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fredon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-M Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Congress of Metrology (CIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237947v1</w:t>
+                <w:t xml:space="preserve">hal-01237551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Microwave Imaging System for the Remote Detection and Reading of Passive Sensors</w:t>
+                <w:t xml:space="preserve">Imagerie Radar 3D en onde millimétrique pour la détection et la lecture des capteurs passifs et sans puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237578v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un anneau résonnant pré-fractal pour la réduction du diamètre des antennes spirales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Valleau</w:t>
+                <w:t xml:space="preserve">Microwave Energy Harvesting for Satellite Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Despoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium. Workshop on New Technology Developments for Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240293v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Radar 3D en onde millimétrique pour la détection et la lecture des capteurs passifs et sans puce</w:t>
+                <w:t xml:space="preserve">Millimetre-wave Scanning Radar for the Detection and Remote Reading of Passive Electromagnetic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation (EuCAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237676v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération de l'énergie micro-onde pour l'alimentation de capteurs sans fil à bord des satellites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Detection, Identification and Reading of Passive Electromagnetic sensors based on Beam-Steering FMCW RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Despoisse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237951v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact Ku band rectenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Design and Characterization of Effective Antennas for K-band Rectennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Despoisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237948v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVDF Sensors for Dynamic Pressure Metrology in Extreme Environment Capteurs PVDF pour la mesure de pression dynamique en environnement extrême</w:t>
+                <w:t xml:space="preserve">High doses wireless radiation sensor using electromagnetic transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Fourmann</w:t>
+                <w:t xml:space="preserve">Émilie Debourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Luc</w:t>
+                <w:t xml:space="preserve">I Augustyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Metrology (CIM 2015)</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237551v1</w:t>
+                <w:t xml:space="preserve">hal-01237524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Energy Harvesting for Satellite Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Mesure ultra-rapide à distance et sans fil de la surpression aérienne en environnement extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium. Workshop on New Technology Developments for Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083203v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave Scanning Radar for the Detection and Remote Reading of Passive Electromagnetic Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wireless and chipless passive radiation sensors for high dose monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Debourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Augustyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Knapkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation (EuCAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. 5p</w:t>
+              <w:t xml:space="preserve">International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838463v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Detection, Identification and Reading of Passive Electromagnetic sensors based on Beam-Steering FMCW RADAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Scanning Radar for the Remote Reading of Passive Electromagnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838554v1</w:t>
+                <w:t xml:space="preserve">hal-01838508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inkjet-printed Flexible Broadband Coupler in Substrate Integrated Waveguide (SIW) Technology for Sensing, RFID and Communication Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangkil Kim</w:t>
+                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.465-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063324v1</w:t>
+                <w:t xml:space="preserve">hal-01228344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform Calibration for Load Balancing of Large Simulations: TLM Case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">Rectenna Design for K Band Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and grid Computing ( IEEE/ACM CCGrid )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228344v1</w:t>
+                <w:t xml:space="preserve">hal-02066133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Rectenna for Space Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Wireless passive high-doses radiation sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Debourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Augustyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. 4p</w:t>
+              <w:t xml:space="preserve">IEEE sensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875623v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectenna Design for K Band Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">A Conformal/Rollable Monolithic Miniaturized Ultra-Portable Ground Penetrating Radar Using Additive and Inkjet Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Traille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangkil Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066133v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless passive high-doses radiation sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Rifai</w:t>
+                <w:t xml:space="preserve">Compact Rectenna for Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Despoisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE sensors 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. 4p</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053068v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conformal/Rollable Monolithic Miniaturized Ultra-Portable Ground Penetrating Radar Using Additive and Inkjet Printing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coustou</w:t>
+                <w:t xml:space="preserve">Chipless Passive Sensor for Wireless Monitoring of High Radiation Doses in Nuclear Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Debourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Olszacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. 4p</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063310v1</w:t>
+                <w:t xml:space="preserve">hal-01020337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless Passive Sensor for Wireless Monitoring of High Radiation Doses in Nuclear Infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Overview of Electromagnetic Transducers with Radar Interrogation for Passive Wireless Sensors Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Microwaves, Radar and Wireless Communications (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020337v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Electromagnetic Transducers with Radar Interrogation for Passive Wireless Sensors Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless reading and identification of passive millimeterwave sensors: Challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microwaves, Radar and Wireless Communications (MIKON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">IEEE RFID Conference, Workshop on Chipless RFID Sensors: Challenges and Breakthroughs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024205v1</w:t>
+                <w:t xml:space="preserve">hal-02066565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless reading and identification of passive millimeterwave sensors: Challenges and solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Inkjet-printed Flexible Broadband Coupler in Substrate Integrated Waveguide (SIW) Technology for Sensing, RFID and Communication Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangkil Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RFID Conference, Workshop on Chipless RFID Sensors: Challenges and Breakthroughs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066565v1</w:t>
+                <w:t xml:space="preserve">hal-01063324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIRELESS CHIPLESS PASSIVE MICROFLUIDIC TEMPERATURE SENSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Debourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Traille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transducers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. pp.T3P.027</w:t>
@@ -19935,51 +19935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless chipless passive electromagnetic transducers for SHM applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20030,51 +20030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for vector sensor design based on a spherical mode approach for 3D DoA estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20119,299 +20119,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs passifs sans fil à transduction électromagnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">A Dual-Band Retrodirective Reflector Array on Paper Utilizing Substrate Integrated Waveguide (SIW) and Inkjet Printing Technologies for Chipless RFID Tag and Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangkil Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Traille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Georgiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 2p</w:t>
+              <w:t xml:space="preserve">International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878282v1</w:t>
+                <w:t xml:space="preserve">hal-01063320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Band Retrodirective Reflector Array on Paper Utilizing Substrate Integrated Waveguide (SIW) and Inkjet Printing Technologies for Chipless RFID Tag and Sensor Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangkil Kim</w:t>
+                <w:t xml:space="preserve">Capteurs passifs sans fil à transduction électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Apostolos Georgiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, United States. 2 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063320v1</w:t>
+                <w:t xml:space="preserve">hal-00878282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Remote Sensing Based on RADAR Cross Section Variability Measurement of Passive Electromagnetic Sensors,&amp;quot; invited presentation to the Convened Session on &amp;quot;Wireless Sensor Networks (WSNs) for Ambient Intelligence Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20443,1298 +20443,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New millimeter-wave micro-fluidic Temperature sensor for wireless passive radar interrogation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Large electromagnetic problem on large scale parallel computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2012.6266968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878143v1</w:t>
+                <w:t xml:space="preserve">hal-01228320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large electromagnetic problem on large scale parallel computing systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Sensing and Identification of Passive Electromagnetic Sensors based on Millimetre-wave FMCW RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE RFID Technology &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nice, France. 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2012.6266968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228320v1</w:t>
+                <w:t xml:space="preserve">hal-00796002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensing and Identification of Passive Electromagnetic Sensors based on Millimetre-wave FMCW RADAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient large electromagnetic problem solving by hybrid TLM and modal approach on grid computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RFID Technology &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium (IMS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796002v1</w:t>
+                <w:t xml:space="preserve">hal-01228318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient large electromagnetic problem solving by hybrid TLM and modal approach on grid computing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+                <w:t xml:space="preserve">Electromagnetic transduction for wireless passive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium (IMS2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228318v1</w:t>
+                <w:t xml:space="preserve">hal-00795996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic transduction for wireless passive sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Electromagnetic Modeling of Complex Structures by TLM / Modal Hybrid Approach with Efficient Parallel Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. 10p</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795996v1</w:t>
+                <w:t xml:space="preserve">hal-01228328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Modeling of Complex Structures by TLM / Modal Hybrid Approach with Efficient Parallel Computing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+                <w:t xml:space="preserve">A New millimeter-wave micro-fluidic Temperature sensor for wireless passive radar interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Traille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Taipei, Taiwan. pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228328v1</w:t>
+                <w:t xml:space="preserve">hal-00878143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Wireless Gas Detection with an FMCW RADAR Interrogation of Passive RF Gas Sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Chebila</w:t>
+                <w:t xml:space="preserve">Wireless Passive Autonomous Sensors with Electromagnetic Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Microwave and High Frequency Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672682v1</w:t>
+                <w:t xml:space="preserve">hal-00670122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-band High Impedance Surface mounted with a spiral antenna for GNSS applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Circuit d'alimentation d'une antenne tri-bande avec diversité de polarisation circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp. 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022277v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit d'alimentation d'une antenne tri-bande avec diversité de polarisation circulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">A Dual-band High Impedance Surface mounted with a spiral antenna for GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 994 - 997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622310v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Passive Autonomous Sensors with Electromagnetic Transduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Surface Haute Impédance à motifs miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manos Tentzeris</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microwave and High Frequency Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670122v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Haute Impédance à motifs miniatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Feasibility of Wireless Gas Detection with an FMCW RADAR Interrogation of Passive RF Gas Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chebila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hawaii, United States. pp.759 - 762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2010.5690765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022220v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triband Antenna Feeding Circuit for Circular Polarization Diversity</w:t>
               </w:r>
@@ -21904,4088 +21904,4066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60GHz Wireless Nano-Sensors Network for Structure Health Monitoring as Enabler for Safer, Greener Aircrafts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
+                <w:t xml:space="preserve">Distributed electromagnetic analysis of reflectarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE- Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78215</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Applied Computational Electromagnetics Society, ACES'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591028v1</w:t>
+                <w:t xml:space="preserve">hal-00656950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Ground Plane Topology on the Performances of a Pyramidal Multiband Quadri-Element Antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+                <w:t xml:space="preserve">Multiband Pyramidal Antenna for Radio Navigation and Telemetry Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Fonseca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics &amp; the American Electromagnetics Conference (ANTEM-AMEREM), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp. 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2010.5552559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465059v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed electromagnetic analysis of reflectarrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Sharrock</w:t>
+                <w:t xml:space="preserve">Planar Wideband Microstrip Antenna with Inclined Radiation Pattern for C-Band Airborne Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ali Mohamed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Applied Computational Electromagnetics Society, ACES'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656950v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Pyramidal Antenna for Radio Navigation and Telemetry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">Transmission-Line Modeling Computational Electromagnetics On Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics &amp; the American Electromagnetics Conference (ANTEM-AMEREM), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Present challenges in computational electromagnetics: complexity management, multi-scales, multi-physics, uncertainty management, statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530348v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Wideband Microstrip Antenna with Inclined Radiation Pattern for C-Band Airborne Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">3D Heterogeneous Integration of Wireless Communicating Nano-Sensors on Flexible Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp. 1-4</w:t>
+              <w:t xml:space="preserve">SPIE - Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465058v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission-Line Modeling Computational Electromagnetics On Grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petr Lorenz</w:t>
+                <w:t xml:space="preserve">Impact of the Ground Plane Topology on the Performances of a Pyramidal Multiband Quadri-Element Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Present challenges in computational electromagnetics: complexity management, multi-scales, multi-physics, uncertainty management, statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691950v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Heterogeneous Integration of Wireless Communicating Nano-Sensors on Flexible Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60GHz Wireless Nano-Sensors Network for Structure Health Monitoring as Enabler for Safer, Greener Aircrafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE - Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78211</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE- Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591024v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microwave gas detector using dielectric resonator based on a Whispering-Gallery-Mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menini</w:t>
+                <w:t xml:space="preserve">Etudes sur la forme du plan de masse d'une antenne multibandes pour applications GPS/Galileo/Télémesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1097-1100</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672676v1</w:t>
+                <w:t xml:space="preserve">hal-00431790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Scale Changing Technique - Grid Computing to the Electromagnetic Simulation of Reflectarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deployment and management of large planar reflectarray antennas simulation on grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aamir Rashid</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSURSI'09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171537⟩</w:t>
+              <w:t xml:space="preserve">HPDC Workshop Challenges of Large Applications in Distributed Environments (CLADE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1552315.1552320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685293v1</w:t>
+                <w:t xml:space="preserve">hal-00648627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes sur la forme du plan de masse d'une antenne multibandes pour applications GPS/Galileo/Télémesure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">Nouveau détecteur de gaz hyperfréquence à modes de galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431790v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Microwave Gas sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menini</w:t>
+                <w:t xml:space="preserve">Deployment of CEM applications on large scale architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Barrios-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXIII conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLCLAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Mérida, Venezuela</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672673v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau capteur de gaz hyperfréquence à base d'un résonateur diélectrique en SnO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menini</w:t>
+                <w:t xml:space="preserve">Interleaved multi-band pyramidal antennas combining radio navigation and telemetry satellite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2009, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp. 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672690v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of CEM applications on large scale architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Denneulin</w:t>
+                <w:t xml:space="preserve">Reconfigurable pyramidal antenna loaded by a cut-off waveguide-application to ARNS/RNSS services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCLAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Mérida, Venezuela</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation (EuCAP09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp. 1882 - 1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694135v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment and management of large planar reflectarray antennas simulation on grid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+                <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPDC Workshop Challenges of Large Applications in Distributed Environments (CLADE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1552315.1552320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00648627v1</w:t>
+                <w:t xml:space="preserve">hal-00419192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau détecteur de gaz hyperfréquence à modes de galerie</w:t>
+                <w:t xml:space="preserve">Novel Microwave Gas sensor using Dielectric Resonator With SnO2 Sensitive Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors XXIII conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausannne, France. pp.935-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672687v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved multi-band pyramidal antennas combining radio navigation and telemetry satellite applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">Nouveau capteur de gaz hyperfréquence à base d'un résonateur diélectrique en SnO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2009, IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432245v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable pyramidal antenna loaded by a cut-off waveguide-application to ARNS/RNSS services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">Simulations Electromagnétiques Distribuées sur une Grille de Calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation (EuCAP09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp. 1882 - 1885</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes - JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430535v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'une antenne miniature pour application GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t>
+              <w:t xml:space="preserve">JNM 2009, 16ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419192v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations Electromagnétiques Distribuées sur une Grille de Calcul</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
+                <w:t xml:space="preserve">Highly Compact Composite Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes - JNM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS/URSI 2009, Antennas and Propagation Society International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696168v1</w:t>
+                <w:t xml:space="preserve">hal-01022227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne miniature pour application GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">Novel millimeter-wave gas sensor using dielectric resonator with sensitive layer on TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009, 16ème Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Christchurch, New Zealand. pp.226 - 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2009.5398185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022156v1</w:t>
+                <w:t xml:space="preserve">hal-00672681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Compact Composite Antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">MEMS Breakdown Effects on the Radiation of a MEMS Based Reconfigurable Reflectarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Salti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2009, Antennas and Propagation Society International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022227v1</w:t>
+                <w:t xml:space="preserve">hal-00527282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel millimeter-wave gas sensor using dielectric resonator with sensitive layer on TiO2</w:t>
+                <w:t xml:space="preserve">New microwave gas detector using dielectric resonator based on a Whispering-Gallery-Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1097-1100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672681v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Breakdown Effects on the Radiation of a MEMS Based Reconfigurable Reflectarray</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Legay</w:t>
+                <w:t xml:space="preserve">Application of Scale Changing Technique - Grid Computing to the Electromagnetic Simulation of Reflectarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSURSI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527282v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of micro electro-mechanical systems (MEMS) on Grid</w:t>
+                <w:t xml:space="preserve">Electromagnetic Simulations via Parallel Computing: an Application Using Scale Changing Technique of Passive Planar Reflectarrays in Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECPAR'08 : 8th International Meeting High Performance Computing for Computational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1⟩</w:t>
+              <w:t xml:space="preserve">APS08 -- The 2008 IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2008.4620031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691974v1</w:t>
+                <w:t xml:space="preserve">hal-00684861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-band compact printed quadrifilar helix antenna with ‘Iso-Flux' radiating pattern for stratospheric balloons telemetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">Multiscale modeling: from Electromagnetism to the GRID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barrios Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2008, IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Project Showcase IEEE CCGrid 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432239v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Simulations via Parallel Computing: an Application Using Scale Changing Technique of Passive Planar Reflectarrays in Grid Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Electromagnetic Simulation with specialized Grid Computing Middleware Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barrios Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS08 -- The 2008 IEEE International Symposium on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Mini-Symposium on Electromagnetics and Network Theory and their Microwave Technology Applications (EMNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684861v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling: from Electromagnetism to the GRID</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Barrios Hernandez</w:t>
+                <w:t xml:space="preserve">Trap-loaded pyramidal Tri-band antenna for satellite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Project Showcase IEEE CCGrid 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2008, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp. 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953611v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Electromagnetic Simulation with specialized Grid Computing Middleware Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Denneulin</w:t>
+                <w:t xml:space="preserve">Modeling of infinite passive planar structures using scale-changing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mini-Symposium on Electromagnetics and Network Theory and their Microwave Technology Applications (EMNT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE Antennas and Propagation Society International Symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953612v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trap-loaded pyramidal Tri-band antenna for satellite applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">Simulation of micro electro-mechanical systems (MEMS) on Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miegemolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2008, IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619443⟩</w:t>
+              <w:t xml:space="preserve">VECPAR'08 : 8th International Meeting High Performance Computing for Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432240v1</w:t>
+                <w:t xml:space="preserve">hal-00691974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of infinite passive planar structures using scale-changing technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+                <w:t xml:space="preserve">L-band compact printed quadrifilar helix antenna with ‘Iso-Flux' radiating pattern for stratospheric balloons telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Antennas and Propagation Society International Symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Diego, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society International Symposium, 2008, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp. 1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2008.4619229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449353v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Simulation of MEMS-Controlled Reflectarrays based on SCT in Grid Environment</w:t>
+                <w:t xml:space="preserve">Etude des potentialités du concept de grille de calcul pour la simulation électromagnétique de micro-systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Deunneulin</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS-07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2007 : 15èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684860v1</w:t>
+                <w:t xml:space="preserve">hal-00691965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités du concept de grille de calcul pour la simulation électromagnétique de micro-systèmes complexes</w:t>
+                <w:t xml:space="preserve">Electromagnetic Simulation of MEMS-Controlled Reflectarrays based on SCT in Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Denneulin</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deunneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007 : 15èmes Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS-07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2007.4395427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691965v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes à Hélices Quadrifilaires Compactes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hebib</w:t>
+                <w:t xml:space="preserve">La méthode par changement d'échelle: un outil de conception de cellules actives de réseaux réflecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelson Fonseca</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">15émes Journées Nationales Micro-Ondes (JNM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431773v1</w:t>
+                <w:t xml:space="preserve">hal-02073250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale changing technique design and optimisation tool for active reflect-arrays cell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+                <w:t xml:space="preserve">Compact Printed Quadrifilar Helix Antennas for Stratospheric Balloons Telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyaa Hanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2007. 37th European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antennas and Propagation International Symposium, 2007 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp. 1525 - 1528</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449431v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Printed Quadrifilar Helix Antennas for Stratospheric Balloons Telemetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+                <w:t xml:space="preserve">Antennes à Hélices Quadrifilaires Compactes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamyaa Hanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25997,181 +25975,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation International Symposium, 2007 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp. 1525 - 1528</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432236v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode par changement d'échelle: un outil de conception de cellules actives de réseaux réflecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale changing technique design and optimisation tool for active reflect-arrays cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes Journées Nationales Micro-Ondes (JNM 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2007. 37th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, France. pp.983-986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073250v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes multi-bandes pour application GPS/Galileo/TéléMesure MicroSat</w:t>
               </w:r>
@@ -26406,558 +26406,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Changing Technique for MEMS-controlled phase-shifters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miniaturized wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference of Semiconductors, CAS2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449345v1</w:t>
+                <w:t xml:space="preserve">hal-00452543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized wireless sensor network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Dubuc</w:t>
+                <w:t xml:space="preserve">MEMS Controlled Linearly Polarised Reflect Array Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Grenier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">G. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference of Semiconductors, CAS2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Romania</w:t>
+              <w:t xml:space="preserve">ANTEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452543v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Controlled Linearly Polarised Reflect Array Elements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Approach for the Electromagnetic Modelling of MEMS-Controlled Reflectarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1st European Conference on Antennas and Propagation (EuCAP 2006), Invited paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085413v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Approach for the Electromagnetic Modelling of MEMS-Controlled Reflectarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale Changing Technique for MEMS-controlled phase-shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Antennas and Propagation (EuCAP 2006), Invited paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, France. pp.866-869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056880v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS controlled phase-shift elements for a linear polarised Reflectarray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27440,51 +27440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power capabilities of RF MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flourens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28033,64 +28033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Journées Nationales des Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28141,51 +28141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedic Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28348,77 +28348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Sensing based on Variable Axial Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jouvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28465,77 +28465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de Polarisation Circulaire à Linéaire d'une antenne à un port par une impédance passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Fonseca Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jouvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28681,51 +28681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28734,98 +28734,370 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale “Interférence d’Ondes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated detection of sow posture changes with millimeter-wave radars and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihoreau Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-invasive radar system for automated behavioural tracking: application to sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-perforated membrane for label-free cell capture and integrated electrical detection operating in whole blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28877,73 +29149,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne Vectorielle Large-Bande pour la Radiogoniométrie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28952,372 +29224,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977428v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-03438808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId594"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -29472,51 +29472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05546111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Coustou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Barbarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05546091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2024.3459072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13091664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109357" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04299355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13120996" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04902840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Mapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Comte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04219335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pasquereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03518745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Galaup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3133017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Fonseca Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3184292" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03888569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Achour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayl&#239;s Lavayssiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202000163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1218299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIRSB.2020.9318437" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02071803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2905729" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02160936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2923531" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03153659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severino-Freire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Teixer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3359" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02007012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2891886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2902552" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rougier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chuzeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poeuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02301332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18071604" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18040404" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017RS006500" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#225;zaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2017.7951687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2779878" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy G D Hester" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2769055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01415096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkil Kim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Shamim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Georgiadis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lorenz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3218" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PKT7K2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fredon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Despoisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blondeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2303425" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Annabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2320697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13102902" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chebila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.433" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Traille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Rashid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denneulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.760" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7Z042VW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Budet Tchikaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios Hernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hebib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2007133" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2009778" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.233" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS060907032452" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2006.872415" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066712v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.879777" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Achkar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2005.853999" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20718" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A590652FEE5AF0B12F458E0052FB2C27708C75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Laksari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight L. Jaggard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2005.844434" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01074156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.481398" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.223744" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00242809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazilinski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196700204030100" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F282A693EB2C13E139B779F0E208B762025643EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686575" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dedic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lihoreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772526v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734870" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648005v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galaup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03998242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapas J&#233;r&#233;mi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670255v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698566v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dore" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03816590v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279799v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329758" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03747371v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769597" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279854v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574855" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riondet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bilel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545876v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sanchez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riondet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anglade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279843v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411284" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02915975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/usnc/ursi49741.2020.9321651" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223852" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089762v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329732" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232397" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089764v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330067" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749987v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083197v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808546" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888688" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02521025v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892160" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083205v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veyrunes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefrancois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752911" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083192v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888672" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977267v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2779878" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066056v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639385" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066068v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608906" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876708v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riondet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876698v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608420" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066082v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066073v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525548v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544676v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596449v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570718v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01593455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073030" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570690v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710172v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grenana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945868" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570704v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596477v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01593652v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396857v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fourmann" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Debourg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Augustyniak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409248v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Luc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409599v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2016.7498799" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396836v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396847v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838508v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237557v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Knapkiewicz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rifai" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237537v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237947v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fredon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Despoisse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237578v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240293v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Valleau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237676v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237951v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166996" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237551v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bouvet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083203v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838554v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063324v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875623v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066133v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Luca" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053068v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Augustyniak" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063310v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020337v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Olszacki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024205v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066565v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878252v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053192v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878282v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063320v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880076v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878143v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228320v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lorenz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266968" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796002v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228318v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259631" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795996v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228328v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690765" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022277v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Pigeon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046821" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622310v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670122v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022220v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622376v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591028v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraemer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465059v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Palacin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656950v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2010.5552559" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465058v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Mohamed Ali" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691950v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591024v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672676v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685293v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171537" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431790v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672673v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672690v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694135v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672687v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432245v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mangenot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171994" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430535v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696168v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022156v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022227v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171746" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2009.5398185" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527282v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691974v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432239v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619229" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684861v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4620031" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953611v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953612v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432240v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619443" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449353v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashid" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619776" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684860v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deunneulin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395427" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691965v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431773v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Hanane" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449431v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405360" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432236v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431766v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lopez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432238v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395925" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449345v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281057" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085413v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caille" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056880v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721167v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Polizzi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449402v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2005.1551680" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075246v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449498v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1610351" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075276v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducarouge" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flourens" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072854v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Melle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongareau E." TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1251345" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072870v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02078577v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02078778v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648017v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837043v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedic Etienne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582810v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176694v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886765" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736248v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698539v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698550v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582845v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977428v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438808v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05546111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Coustou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Barbarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05546091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2024.3459072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13091664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04299355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13120996" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04902840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Mapas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Comte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04219335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pasquereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Fonseca Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3184292" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03518745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Galaup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3133017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03888569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Achour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1218299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayl&#239;s Lavayssiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202000163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03335061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175912" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIRSB.2020.9318437" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03153659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severino-Freire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Teixer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3359" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2902552" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02007012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2891886" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rougier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chuzeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02301332v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02071803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2905729" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02160936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2923531" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18071604" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18040404" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017RS006500" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#225;zaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2017.7951687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2779878" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy G D Hester" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2769055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01415096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkil Kim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Shamim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Georgiadis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lorenz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PKT7K2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fredon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Despoisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blondeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2303425" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Annabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2320697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13102902" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chebila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Tentzeris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.433" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Traille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Rashid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denneulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.760" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7Z042VW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Budet Tchikaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios Hernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hebib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fonseca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2007133" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2009778" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.233" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS060907032452" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.879777" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172967v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Achkar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2006.872415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Laksari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight L. Jaggard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2005.844434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066756v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2005.853999" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02066728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20718" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A590652FEE5AF0B12F458E0052FB2C27708C75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01074156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.481398" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.223744" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00242809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazilinski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196700204030100" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F282A693EB2C13E139B779F0E208B762025643EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686575" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dedic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lihoreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772526v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734870" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648005v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galaup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670255v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698566v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03816590v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marty" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03998242v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapas J&#233;r&#233;mi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03747371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769597" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670162v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riondet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bilel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sanchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riondet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anglade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574855" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411284" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329758" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02915975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/usnc/ursi49741.2020.9321651" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089639v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330296" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329732" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089652v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223852" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330067" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089658v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232397" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525973v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888688" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083197v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808546" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156247v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888672" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02521025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892160" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083205v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veyrunes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefrancois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752911" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749987v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876708v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639385" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066068v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608906" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852434v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Kumar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riondet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876716v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01876698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608420" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066082v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066073v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2779878" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544676v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570718v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01593455v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073030" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596449v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710172v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grenana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945868" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570704v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596477v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01593652v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525548v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396854v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Debourg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Augustyniak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409248v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396857v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fourmann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Luc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409599v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2016.7498799" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396836v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396847v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240293v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Valleau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237578v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237951v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237948v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166996" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bouvet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083203v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838463v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rifai" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838554v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237947v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fredon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Despoisse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237524v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237537v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237557v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Knapkiewicz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838508v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228344v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066133v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Luca" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053068v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Augustyniak" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063310v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875623v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020337v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Olszacki" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024205v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066565v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063324v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878252v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053192v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063320v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878282v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880076v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228320v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lorenz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266968" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796002v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228318v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259631" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795996v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228328v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878143v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670122v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622310v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022277v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Pigeon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046821" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022220v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672682v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2010.5690765" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622376v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656950v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530348v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2010.5552559" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465058v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Mohamed Ali" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691950v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591024v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465059v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Palacin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591028v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraemer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431790v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672687v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694135v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432245v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mangenot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171994" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430535v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672673v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696168v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022156v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022227v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171746" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672681v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2009.5398185" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527282v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672676v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685293v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171537" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684861v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4620031" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953612v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432240v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619443" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449353v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashid" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619776" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691974v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432239v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619229" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691965v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684860v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deunneulin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395427" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073250v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432236v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Hanane" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431773v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449431v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405360" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431766v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lopez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432238v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395925" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085413v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caille" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056880v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449345v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281057" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721167v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Polizzi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449402v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2005.1551680" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075246v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449498v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1610351" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075276v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducarouge" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flourens" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072854v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Melle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongareau E." TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1251345" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02072870v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02078577v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02078778v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648017v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837043v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedic Etienne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582810v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176694v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886765" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03736248v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698539v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698550v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858035v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihoreau Mathieu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438808v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582845v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977428v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>