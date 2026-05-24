--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -321,260 +321,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter le passage dans l’au‑delà : les images de rites funéraires sur les tombeaux (XIIIe‑XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.1287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire du passé. Les couvents dominicains des provinces d’Espagne et d’Aragon à travers les écrits de l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Pérez Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L’ordre dominicain dans la péninsule Ibérique : nouvelles perspectives de recherche en histoire de l’art (XIIIe-XVIe siècles), 52-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gallia dominicana de Georges Rohault de Fleury. Restituer les couvents médiévaux à l'aube du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180 (4), pp.325-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959814v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03739400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture monastique au féminin : les dominicaines et les clarisses dans le Sud-Ouest de la France au Moyen Âge</w:t>
               </w:r>
@@ -1033,112 +1033,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tombe du cardinal Hugues Aycelin (†1297) à Clermont : le manifeste d’une famille au faîte de son ascension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.53-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le choeur du lys. Un cas d'importation du &amp;quot;modèle italien&amp;quot; à Lyon aux XVe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista d'arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observances régulières : historiographies (Clermont-Ferrand, 9-10 juin 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1151,126 +1220,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01686608v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02315528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arte medievale in Dalmazia : notizie dall’Archivio generale dei frati predicatori</w:t>
               </w:r>
@@ -2976,125 +2976,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un mort bien encadré (2): le tournant du XIIIe siècle et son influence sur l’iconographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions funéraires en Occident. Une histoire des relations entre morts et vivants de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-369, 2023, 978-2-7283-1800-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La produzione dello spazio domenicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Albiero; Luciano Cinelli; Eleanor Giraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemplata aliis tradere. Lo specchio letterario dei frati predicatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nerbini, pp.415-448, 2023, 8864343342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observant Reform and Dominican Church Interiors in Italy (15th-16th Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pietro Delcorno; Bert Roest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observant Reforms and Cultural Production in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Radboud University Press, pp.113-133, 2023, 9789493296084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54195/XFRB6134_CH06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les églises médiévales en Auvergne au XIXe siècle: l’atelier de Maurizio Belli, peintre-plâtrier (1816-1873)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3113,231 +3268,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’histoire de l’art médiéval en 2023. Recueil d’études offertes à Xavier Barral i Altet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-953-8250-18-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.DEM-EB.5.134981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140394v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04231408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -3459,195 +3459,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Preachers and the Evolution of Liturgical Space in Italy. Thirteenth to Sixteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleanor Giraud, Christian Leitmeir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval Dominicans. Books, Buildings, Music, and Liturgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-165, 2021, 978-2-503-56903-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I « volti » di san Francesco d’Assisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frater Franciscus. Storia e attualità. Atti del 48° Convegno internazionale di studi della Società internazionale di Studi Francescani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondazione Centro italiano di Studi sull'Alto Medioevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 247-267, 2021, 978-88-6809-334-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739428v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03739422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes des professeurs universitaires à Bologne au XIIIe siècle : la construction d’une image de soi comme réactualisation d’un alter ego du passé</w:t>
               </w:r>
@@ -4249,183 +4249,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les remplois de la cathédrale de Pise (Pise, Italie)</w:t>
+                <w:t xml:space="preserve">Remploi d'éléments antiques (Maison des Crescenzi à Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet Hypothèses du GDR ReMArch (Recyclage et remploi des matériaux de l'architecture aux périodes anciennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, https://remarch.hypotheses.org/485. </w:t>
+              <w:t xml:space="preserve">, 2020, https://remarch.hypotheses.org/300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/tlay⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/tla4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454912v1</w:t>
+                <w:t xml:space="preserve">hal-05454900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remploi d'éléments antiques (Maison des Crescenzi à Rome)</w:t>
+                <w:t xml:space="preserve">Les remplois de la cathédrale de Pise (Pise, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet Hypothèses du GDR ReMArch (Recyclage et remploi des matériaux de l'architecture aux périodes anciennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, https://remarch.hypotheses.org/300. </w:t>
+              <w:t xml:space="preserve">, 2020, https://remarch.hypotheses.org/485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/tla4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/tlay⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454900v1</w:t>
+                <w:t xml:space="preserve">hal-05454912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4580,51 +4580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes P&#233;rez Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1287" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.20860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VMTNBK2Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.3086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWF9B3WH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jz6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rossi Vairo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carrero Santamaria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16993" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Andenna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benedetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7727" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k3q" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corkuniversitypress.com/9781782056058/mendicants-on-the-margins/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;tais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/XFRB6134_CH06" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DEM-EB.5.134981" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/55773" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product/product&amp;amp;product_id=1157&amp;amp;search=frater+franciscus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503569031-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037007162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlbj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tla4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1287" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881508v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes P&#233;rez Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.20860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.4182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VMTNBK2Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.3086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWF9B3WH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jz6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rossi Vairo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carrero Santamaria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16993" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Andenna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benedetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7727" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/63421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k3q" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corkuniversitypress.com/9781782056058/mendicants-on-the-margins/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;tais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/55773" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54195/XFRB6134_CH06" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DEM-EB.5.134981" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503569031-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product/product&amp;amp;product_id=1157&amp;amp;search=frater+franciscus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037007162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlbj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tla4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>