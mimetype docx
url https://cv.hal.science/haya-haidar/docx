--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -684,269 +684,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breccia nel negativismo o sconfinamento psicotico</w:t>
+                <w:t xml:space="preserve">Us et abus du transfert par l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescenza e Psicoanalisi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, T.43 N° 2 (2), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.116.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489247v1</w:t>
+                <w:t xml:space="preserve">hal-05379352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude clinique et projective des effets de symbolisation des dispositifs danse écriture chez des femmes anciennement victimes d’inceste paternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, pp.222-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Us et abus du transfert par l’adolescent</w:t>
+                <w:t xml:space="preserve">Breccia nel negativismo o sconfinamento psicotico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescenza e Psicoanalisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.116.0134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05379352v1</w:t>
+                <w:t xml:space="preserve">hal-05489247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
               </w:r>
@@ -1350,278 +1350,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indifférenciation et perte mélancolique d’objet chez une jeune jumelle</w:t>
+                <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud : premières recherches sur l’hystérie (1886-1893)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adam Prigent</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Argent, couple, famille, n° 51 (2023/2), pp.167-179. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 8 (1), pp.159-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/difa.051.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nrea.008.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510566v1</w:t>
+                <w:t xml:space="preserve">hal-04310581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud : premières recherches sur l’hystérie (1886-1893)</w:t>
+                <w:t xml:space="preserve">Indifférenciation et perte mélancolique d’objet chez une jeune jumelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Brault</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 8 (1), pp.159-172. </w:t>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Argent, couple, famille, n° 51 (2023/2), pp.167-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrea.008.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/difa.051.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310581v1</w:t>
+                <w:t xml:space="preserve">hal-04510566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse avec S. Freud : A.B., le jeune homme au fétiche</w:t>
               </w:r>
@@ -1997,273 +1997,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des processus de changement chez des collégiens participant à un projet pédagogique innovant de pratiques psychocorporelles et de chant choral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homozygous twinhood in late adolescence: the work of differentiation and the “unicty complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress of the International Society of the Rorschach and Projective Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Copenhague, Danemark</w:t>
+              <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692427v1</w:t>
+                <w:t xml:space="preserve">hal-04510754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous twinhood in late adolescence: the work of differentiation and the “unicty complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+                <w:t xml:space="preserve">Évaluation des processus de changement chez des collégiens participant à un projet pédagogique innovant de pratiques psychocorporelles et de chant choral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haya Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Vibert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">XXIV Congress of the International Society of the Rorschach and Projective Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510754v1</w:t>
+                <w:t xml:space="preserve">hal-04692427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de l’étude scientifique autour du projet EVE</w:t>
               </w:r>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix et adolescence : rapport à soi, rapport aux autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de la musique - Philharmonie de Paris, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcela Gargiulo; Manuella De Luca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs thérapeutiques hors divan. Clinique, recherche, éthique, évaluation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025</w:t>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Cité; Philharmonie de Paris. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3912,51 +3912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CA0A00F"/>
+    <w:nsid w:val="523B043C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haya-haidar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-6024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233975551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.246.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.116.0134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Delphine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.011.0185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.051.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.008.0159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Sleiman Haidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Kyung Yi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Giuily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.houss.2023.01.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haya-haidar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-6024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233975551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.246.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.116.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Delphine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.011.0185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.008.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.051.0167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Sleiman Haidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Kyung Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Giuily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.houss.2023.01.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>