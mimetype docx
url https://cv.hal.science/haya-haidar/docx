--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -429,948 +429,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud (1894-1899) : d’une étiologie organico-sexuelle à la découverte de l’infantile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Us et abus du transfert par l’adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, T.43 N° 2 (2), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.116.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553318v1</w:t>
+                <w:t xml:space="preserve">hal-05379352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gémellité homozygote à l’épreuve de la fin d’adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Houssier</w:t>
+                <w:t xml:space="preserve">Étude clinique et projective des effets de symbolisation des dispositifs danse écriture chez des femmes anciennement victimes d’inceste paternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.222-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147593v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Us et abus du transfert par l’adolescent</w:t>
+                <w:t xml:space="preserve">Breccia nel negativismo o sconfinamento psicotico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adolescenza e Psicoanalisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.65-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379352v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude clinique et projective des effets de symbolisation des dispositifs danse écriture chez des femmes anciennement victimes d’inceste paternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haya Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05278148v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breccia nel negativismo o sconfinamento psicotico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'adolescence dans l'oeuvre de S. Freud: les lettres à Fliess. Névroses de l'adolescence et théorie de l'après-coup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnichon Delphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescenza e Psicoanalisi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrea.011.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489247v1</w:t>
+                <w:t xml:space="preserve">hal-05135099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Brault</w:t>
+                <w:t xml:space="preserve">La gémellité homozygote à l’épreuve de la fin d’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.246.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284550v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adolescence dans l'oeuvre de S. Freud: les lettres à Fliess. Névroses de l'adolescence et théorie de l'après-coup</w:t>
+                <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud (1894-1899) : d’une étiologie organico-sexuelle à la découverte de l’infantile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bonnichon Delphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.185-202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 12, pp.187-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrea.011.0185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05135099v1</w:t>
+                <w:t xml:space="preserve">hal-05553318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İkiz olma durumunda ergenlik sürecine kuramsal yaklaşım. [Le processus adolescent à l’épreuve de la gémellité : repères théoriques]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tréfonds de la voix hallucinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Türkiye Klinikleri Psikoloji</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, T.42 N° 1 (1), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.113.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692437v1</w:t>
+                <w:t xml:space="preserve">hal-04644593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tréfonds de la voix hallucinée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">İkiz olma durumunda ergenlik sürecine kuramsal yaklaşım. [Le processus adolescent à l’épreuve de la gémellité : repères théoriques]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Türkiye Klinikleri Psikoloji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.44-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.113.0115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04644593v1</w:t>
+                <w:t xml:space="preserve">hal-04692437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud : premières recherches sur l’hystérie (1886-1893)</w:t>
               </w:r>
@@ -1486,77 +1486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indifférenciation et perte mélancolique d’objet chez une jeune jumelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1705,196 +1705,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel paradigme pour la psychose à l’adolescence ?</w:t>
+                <w:t xml:space="preserve">Psychodynamic Assessment of Psychosis in Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Sleiman Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.105.0149⟩</w:t>
+              <w:t xml:space="preserve">Rorschachiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.63-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692392v1</w:t>
+                <w:t xml:space="preserve">hal-04692390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychodynamic Assessment of Psychosis in Adolescence</w:t>
+                <w:t xml:space="preserve">Quel paradigme pour la psychose à l’adolescence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Sleiman Haidar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuella de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rorschachiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (1), pp.63-86. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T.38 n° 1 (1), pp.149-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.105.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692390v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des épreuves projectives à la question de la psychose pubertaire : le cas d’Amandine, 15 ans</w:t>
               </w:r>
@@ -2003,51 +2003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homozygous twinhood in late adolescence: the work of differentiation and the “unicty complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
@@ -2141,77 +2141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des processus de changement chez des collégiens participant à un projet pédagogique innovant de pratiques psychocorporelles et de chant choral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,64 +2275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2590,51 +2590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotic functioning in adolescence, beyond diagnosis. A test-retest projective case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congress of the International Society of the Rorschach and Projective Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2989,64 +2989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,234 +3218,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychose</w:t>
+                <w:t xml:space="preserve">Folie pubertaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire psychanalytique de la clinique adolescente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245467v1</w:t>
+                <w:t xml:space="preserve">hal-05245459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folie pubertaire</w:t>
+                <w:t xml:space="preserve">Phobie originaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire psychanalytique de la clinique adolescente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245459v1</w:t>
+                <w:t xml:space="preserve">hal-05245466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phobie originaire</w:t>
+                <w:t xml:space="preserve">Psychose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire psychanalytique de la clinique adolescente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245466v1</w:t>
+                <w:t xml:space="preserve">hal-05245467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaïque génital</w:t>
               </w:r>
@@ -3717,77 +3717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psychocorporelle du projet EVE (Exister avec la Voix Ensemble) au collège : enjeux et effets dans l'accompagnement du développement de l'adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3912,51 +3912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="523B043C"/>
+    <w:nsid w:val="4B9A867B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haya-haidar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-6024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233975551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.246.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.116.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Delphine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.011.0185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.008.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.051.0167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Sleiman Haidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Kyung Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Giuily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.houss.2023.01.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haya-haidar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-6024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233975551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.116.0134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ballet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Delphine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.011.0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.246.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.008.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.051.0167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthie Vlachopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Sleiman Haidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Kyung Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Giuily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.houss.2023.01.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>