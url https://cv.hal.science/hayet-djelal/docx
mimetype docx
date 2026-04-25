--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -294,278 +294,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Laferte</w:t>
+                <w:t xml:space="preserve">Karima Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Fryda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154006v1</w:t>
+                <w:t xml:space="preserve">hal-05128694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Mehrez</w:t>
+                <w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Laferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Fryda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128694v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the photocatalytic efficiency of ZnO nanoparticles synthesized via chemical and eco-friendly coprecipitation methods</w:t>
               </w:r>
@@ -891,399 +891,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Fryda</w:t>
+                <w:t xml:space="preserve">Visible LED active photocatalyst based on cerium doped titania for Rhodamine B degradation: Radical's contribution, stability and response surface methodology optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Reynoso de la Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Benítez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Romero-Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.108349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465365v1</w:t>
+                <w:t xml:space="preserve">hal-04516784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Doxycycline Addition on Activated Sludge Microflora and Microbial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouza Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megane Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr12020350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible LED active photocatalyst based on cerium doped titania for Rhodamine B degradation: Radical's contribution, stability and response surface methodology optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Araceli Romero-Nuñez</w:t>
+                <w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fryda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176, pp.108349. </w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516784v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Fixed Bed Bioreactor for the Degradation of Textile Dyes: Phytotoxicity Assessment</w:t>
               </w:r>
@@ -1918,90 +1918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Rhodamine B Treatment: Assessing of Efficiency Processes and Ecotoxicity of By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chadelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Reynoso de la Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Benítez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (9), pp.2671. </w:t>
@@ -2033,663 +2033,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t>
+                <w:t xml:space="preserve">An Overview of the Valorization of Aquatic Plants in Effluent Depuration through Phytoremediation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeghioud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Fryda</w:t>
+                <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Kane</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655628v1</w:t>
+                <w:t xml:space="preserve">hal-03753705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
+                <w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadou Dalhatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Firmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Jessica Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Frezet</w:t>
+                <w:t xml:space="preserve">Boniface Pone Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy Bankole Temitope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683995v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Valorization of Aquatic Plants in Effluent Depuration through Phytoremediation Processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Frezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmicrobiol2020023⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753705v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Wilson</w:t>
+                <w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boniface Pone Kamdem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mercy Bankole Temitope</w:t>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Frezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.66640-66658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753701v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fryda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Kane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753708v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofiltration Treatment of Industrial Wastewater Doped with Organic Dye: A Study of Hydrodynamics and Specific Energy</w:t>
               </w:r>
@@ -3212,51 +3212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining photocatalytic process and biological treatment for Reactive Green 12 degradation: optimization, mineralization, and phytotoxicity with seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Rouibah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Assadi Aymen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Estrada Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouza Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,429 +4076,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Performance of CuO/TiO₂ Deposited by HiPIMS on Polyester under Visible Light LEDs Oxidants, Ions Effect, and Reactive Oxygen Species Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+                <w:t xml:space="preserve">Air-gap membrane distillation for the separation of bioethanol from algal-based fermentation broth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fouchard-Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12030412⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050270v1</w:t>
+                <w:t xml:space="preserve">hal-02043048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-gap membrane distillation for the separation of bioethanol from algal-based fermentation broth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Sayed</w:t>
+                <w:t xml:space="preserve">ISOLATION AND IDENTIFICATION OF YEAST STRAINS FROM SUGARCANE MOLASSES, DATES AND FIGS FOR ETHANOL PRODUCTION UNDER CONDITIONS SIMULATING ALGAL HYDROLYSATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Kechkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ahmed Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.12.047⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.157 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-6632.20190361s20180114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043048v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISOLATION AND IDENTIFICATION OF YEAST STRAINS FROM SUGARCANE MOLASSES, DATES AND FIGS FOR ETHANOL PRODUCTION UNDER CONDITIONS SIMULATING ALGAL HYDROLYSATE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Ahmed Zaid</w:t>
+                <w:t xml:space="preserve">Photocatalytic Performance of CuO/TiO₂ Deposited by HiPIMS on Polyester under Visible Light LEDs Oxidants, Ions Effect, and Reactive Oxygen Species Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.157 - 169. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0104-6632.20190361s20180114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12030412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384626v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can duckweed be used for the biomonitoring of textile effluents?</w:t>
               </w:r>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective acid pretreatment of agricultural biomass residues for the production of second-generation bioethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Fennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,321 +4859,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metronidazole removal by means of a combined system coupling an electro-Fenton process and a conventional biological treatment By-products monitoring and performance enhancement</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF STIRRING SPEED AND GAS-TO-LIQUID RATIO ON ACTIVATED SLUDGE PERFORMANCE IN CARBAMAZEPINE ELIMINATION USING RESPONSE SURFACE METHODOLOGY AND PRINCIPAL COMPONENT ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Abou Dalle</w:t>
+                <w:t xml:space="preserve">Samer Semrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Domergue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lidia Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.2837-2845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2018.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862499v1</w:t>
+                <w:t xml:space="preserve">hal-02049513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF STIRRING SPEED AND GAS-TO-LIQUID RATIO ON ACTIVATED SLUDGE PERFORMANCE IN CARBAMAZEPINE ELIMINATION USING RESPONSE SURFACE METHODOLOGY AND PRINCIPAL COMPONENT ANALYSIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metronidazole removal by means of a combined system coupling an electro-Fenton process and a conventional biological treatment By-products monitoring and performance enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Abou Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Semrany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
+                <w:t xml:space="preserve">Lionel Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Favier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymen Amin Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (12), pp.2837-2845. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30638/eemj.2018.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049513v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive species monitoring and their contribution for removal of textile effluent with photocatalysis under UV and visible lights Dynamics and mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5391,559 +5391,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of DMSO as hydroxyl radical probe in an Electrochemical Advanced Oxidation Process - Reactive oxygen species monitoring and impact of the current density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
+                <w:t xml:space="preserve">Kinetic of sugar consumption and ethanol production on very high gravity fermentation from syrup of dates by- products (Phoenix dactylifera L.) by using Saccharomyces cerevisiae, Candida pelliculosa and Zygosaccharomyces rouxii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Shariati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15414/jmbfs.2017.7.2.199-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578540v1</w:t>
+                <w:t xml:space="preserve">hal-01639688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic of sugar consumption and ethanol production on very high gravity fermentation from syrup of dates by- products (Phoenix dactylifera L.) by using Saccharomyces cerevisiae, Candida pelliculosa and Zygosaccharomyces rouxii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">By-products of dates: Optimization of the extraction of juice using response surface methodology and ethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jemni</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.A. Shariati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Kadmi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (2), pp.199-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15414/jmbfs.2017.7.2.199-203⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.204-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15414/jmbfs.2017.7.2.204-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639688v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By-products of dates: Optimization of the extraction of juice using response surface methodology and ethanol production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use HPTLC and Direct Analysis in Real Time-Of-Flight Mass Spectrometry DART-TOF-MS for rapid analysis of degradation by oxidation and sonication of an azo dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15414/jmbfs.2017.7.2.204-208⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S1619-S1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639687v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use HPTLC and Direct Analysis in Real Time-Of-Flight Mass Spectrometry DART-TOF-MS for rapid analysis of degradation by oxidation and sonication of an azo dye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of DMSO as hydroxyl radical probe in an Electrochemical Advanced Oxidation Process - Reactive oxygen species monitoring and impact of the current density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Abou Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amin Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S1619-S1628. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.1--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840315v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of strain isolated from dates (Phœnix dactylifera L.) for enhancing very high gravity ethanol production</w:t>
               </w:r>
@@ -6331,77 +6331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’extraction des jus de sous-produits de dattes (Phoenix dactilyphera L.) et valorisation par production de bioéthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnasser Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,77 +6474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of newly isolated wild Streptomyces strains as agents for the biodegradation of a recalcitrant pharmaceutical, carbamazepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Dinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Semrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6840,558 +6840,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic effect of chlorpyrifos ethyl and its degradation derivatives by Pseudomonas peli strain isolated from the Oued Hamdoun River (Tunisia)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradation by bioaugmentation of dairy wastewater by fungal consortium on a bioreactor lab-scale and on a pilot-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0748233713506957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (9), pp.1906-1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-0742(12)60239-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461770v1</w:t>
+                <w:t xml:space="preserve">hal-00871961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation by bioaugmentation of dairy wastewater by fungal consortium on a bioreactor lab-scale and on a pilot-scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytotoxic effect of chlorpyrifos ethyl and its degradation derivatives by Pseudomonas peli strain isolated from the Oued Hamdoun River (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Dellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Sakouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (9), pp.1906-1912. </w:t>
+              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.707-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1001-0742(12)60239-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0748233713506957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871961v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an osmotic stress on the intracellular volume of Hansenula anomala.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetracycline degradation and mineralization by the coupling of an electro-Fenton pretreatment and a biological process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Ferrag-Siagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Aït-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13213-011-0381-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (7), pp.1380-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868946v1</w:t>
+                <w:t xml:space="preserve">hal-00913372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetracycline degradation and mineralization by the coupling of an electro-Fenton pretreatment and a biological process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an osmotic stress on the intracellular volume of Hansenula anomala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R. Larher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.3990⟩</w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.1345-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13213-011-0381-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00913372v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaugmentation: Possible solution in the treatment of Bio-Refractory Organic Compounds (Bio-ROCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Semrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,64 +7489,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous culture for the bioproduction of glycerol and ethanol by Hansenula anomala growing under salt stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R. Larher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7776,519 +7776,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autolabel : Improving Petri Dish Automatic Labels with AI Algorithms</w:t>
+                <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
+                <w:t xml:space="preserve">Alain-Jerome Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sergey Y. Yurish, Jun 2023, Tenerife (Canaries), Spain</w:t>
+              <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2023, Grenoble, France. pp.1065-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133408v1</w:t>
+                <w:t xml:space="preserve">hal-04190733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
+                <w:t xml:space="preserve">Autolabel : Improving Petri Dish Automatic Labels with AI Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Laferte</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Jerome Fougeres</w:t>
+                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2023, Grenoble, France. pp.1065-1068</w:t>
+              <w:t xml:space="preserve">5 th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sergey Y. Yurish, Jun 2023, Tenerife (Canaries), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190733v1</w:t>
+                <w:t xml:space="preserve">hal-04133408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Augiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Augiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940748v1</w:t>
+                <w:t xml:space="preserve">hal-04940771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Dufossé</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Augiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
+              <w:t xml:space="preserve">WasteEng20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940771v1</w:t>
+                <w:t xml:space="preserve">hal-04940748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8364,51 +8364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BD6337D"/>
+    <w:nsid w:val="F339F903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8595,51 +8595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayet-djelal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5619-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104487" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynda Rezzaz-Yazid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mostefaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimene Krai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hadbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13020318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Reynoso de la Garza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghioud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ben&#237;tez-Rico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Romero-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108349" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ayachine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Toukal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Boudechiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Kechkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bessah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05807-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bensaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouafia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fuerte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Khellaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2020023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Youcef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhfakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112277" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Dalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125705" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43153-021-00103-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Zeghioud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11282-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1020022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Yousra Shahrazed Khelifa Zouaghi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-01009-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-021-03572-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Zerrouki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhakh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-01961-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Rouibah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assadi Aymen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Benmansour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2019-0117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Estrada Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19040/ecocycles.v6i2.175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030412" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchard-Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.12.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ahmed Zaid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20190361s20180114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hocini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benabbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-019-0126-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fennouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1517-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abou Dalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Domergue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amin Assadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Semrany" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2018.283" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Assadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khellaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chniti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentaha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shariati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kadmi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.199-203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentahar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.204-208" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corn&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tardivel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.06.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Chniti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jemni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Weill" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8018-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.02.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01112001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.11.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnasser Hassouna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v17i4.466" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Popa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Dinica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.931468" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ferrag-Siagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soutrel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2771-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dellai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Dridi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Sakouhi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713506957" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60239-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0381-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00913372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3990" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4WSV099-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.08.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX6RQW8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0225-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayet-djelal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5619-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104487" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynda Rezzaz-Yazid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mostefaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimene Krai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hadbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13020318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Reynoso de la Garza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghioud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ben&#237;tez-Rico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Romero-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ayachine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Toukal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Boudechiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Kechkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bessah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05807-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bensaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouafia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fuerte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Khellaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2020023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Youcef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhfakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112277" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Dalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125705" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43153-021-00103-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Zeghioud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11282-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1020022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Yousra Shahrazed Khelifa Zouaghi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-01009-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-021-03572-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Zerrouki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhakh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-01961-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Rouibah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assadi Aymen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Benmansour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2019-0117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Estrada Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19040/ecocycles.v6i2.175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchard-Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.12.047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ahmed Zaid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20190361s20180114" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030412" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hocini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benabbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-019-0126-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fennouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1517-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049513v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Semrany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2018.283" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abou Dalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Domergue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amin Assadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Assadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khellaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chniti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentaha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shariati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kadmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.199-203" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentahar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.204-208" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corn&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tardivel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Chniti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jemni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Weill" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8018-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.02.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01112001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.11.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnasser Hassouna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v17i4.466" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Popa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Dinica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.931468" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ferrag-Siagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soutrel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2771-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60239-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dellai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Dridi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Sakouhi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713506957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00913372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3990" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4WSV099-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0381-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.08.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX6RQW8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0225-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>