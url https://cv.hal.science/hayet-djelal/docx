--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5619-2633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=CNTgCIgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,7456 +173,7456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a scalable design for biofuel production from green macroalgae hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 94, pp.104487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Mehrez</w:t>
+                <w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Laferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydia Fryda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128694v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fryda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Salma</w:t>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Laferte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154006v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the photocatalytic efficiency of ZnO nanoparticles synthesized via chemical and eco-friendly coprecipitation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynda Rezzaz-Yazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabra Hemidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (4), pp.4737-4749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.11.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable ZnO/activated carbon–alginate beads for photocatalytic textile dye degradation: Synthesis, efficiency and cost evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynda Rezzaz-Yazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimene Krai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hadbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.147579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial on the Special Issue “Application of Environmentally Friendly Technologies in Green Processes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (2), pp.318. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr13020318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible LED active photocatalyst based on cerium doped titania for Rhodamine B degradation: Radical's contribution, stability and response surface methodology optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alonso Reynoso de la Garza</w:t>
+                <w:t xml:space="preserve">Impact of Doxycycline Addition on Activated Sludge Microflora and Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Zeghioud</w:t>
+                <w:t xml:space="preserve">Djouza Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Benítez-Rico</w:t>
+                <w:t xml:space="preserve">Megane Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araceli Romero-Nuñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
+                <w:t xml:space="preserve">Vanessa Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108349⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12020350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516784v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Doxycycline Addition on Activated Sludge Microflora and Microbial Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fryda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12020350⟩</w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446365v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible LED active photocatalyst based on cerium doped titania for Rhodamine B degradation: Radical's contribution, stability and response surface methodology optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Reynoso de la Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Benítez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Romero-Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Salma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.108349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465365v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Fixed Bed Bioreactor for the Degradation of Textile Dyes: Phytotoxicity Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynda Rezzaz-Yazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Ayachine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Toukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Boudechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr12102222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Macroalgae Hydrolysate for Biofuel Production: Potential of Ulva rigida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Sayed</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alaa Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.563 - 581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/applmicrobiol4020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and kinetic study of the bioethanol production by a locally isolated strain using response surface methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Kechkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Bessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13399-024-05807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fryda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxycycline Removal by Solar Photo-Fenton on a Pilot-Scale Composite Parabolic Collector (CPC) Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Bensaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bouafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (8), pp.2363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr11082363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Rhodamine B Treatment: Assessing of Efficiency Processes and Ecotoxicity of By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chadelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Reynoso de la Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Benítez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (9), pp.2671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr11092671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of the Valorization of Aquatic Plants in Effluent Depuration through Phytoremediation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (2), pp.309-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/applmicrobiol2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Slaughterhouse Wastewater and Development of Treatment Techniques: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadou Dalhatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Pone Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercy Bankole Temitope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (7), pp.1300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr10071300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Frezet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.66640-66658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753708v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of material design on the photocatalytic removal efficiency and toxicity of two textile dyes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fryda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-20452-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683995v1</w:t>
+                <w:t xml:space="preserve">hal-03655628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The photocatalytic degradation of a binary textile dyes mixture within a new configuration of loop reactor using ZnO thin film-phytotoxicity control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Frezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Kane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655628v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofiltration Treatment of Industrial Wastewater Doped with Organic Dye: A Study of Hydrodynamics and Specific Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassila Sabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (11), pp.2277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr10112277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and Environmental Assessment of Wood Ash from Biomass Power Plants: Case Study of Brittany Region in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel system coupling an electro-Fenton process and an advanced biological process to remove a pharmaceutical compound, metronidazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abou Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 415, pp.125705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform molecule from sustainable raw materials; case study succinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Salma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (2), pp.215-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43153-021-00103-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining photocatalytic process and biological treatment for Reactive Green 12 degradation: optimization, mineralization, and phytotoxicity with seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouhelassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (10), pp.12490-12499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-11282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well Knowledge of the Physiology of Actinobacillus succinogenes to Improve Succinic Acid Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Salma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), pp.304 - 328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol1020022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic co-digestion of three organic wastes under mesophilic conditions: lab-scale and pilot-scale studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Yousra Shahrazed Khelifa Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (6), pp.9014-9028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10668-020-01009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to Produce Succinic Acid Through a Co-Culture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawa Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 193 (9), pp.2872-2892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-021-03572-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis of CuO–ZnO for enhanced the degradation of Brilliant Blue (FCF) by sono-photocatalysis and sonocatalysis: kinetic and optimization study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahida Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Fakhakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133 (1), pp.541-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-021-01961-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensified Photocatalytic Degradation of Solophenyl Scarlet BNLE in Simulated Textile Effluents Using TiO2 Supported on Cellulosic Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Rouibah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Zeghioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Assadi Aymen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.20190117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ijcre-2019-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the biodegradation of doxycycline by biostimulation with addition of glucose, phenol or/and copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Estrada Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouza Haddouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), pp.25-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19040/ecocycles.v6i2.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-gap membrane distillation for the separation of bioethanol from algal-based fermentation broth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Sayed</w:t>
+                <w:t xml:space="preserve">Photocatalytic Performance of CuO/TiO₂ Deposited by HiPIMS on Polyester under Visible Light LEDs Oxidants, Ions Effect, and Reactive Oxygen Species Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.12.047⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12030412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043048v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISOLATION AND IDENTIFICATION OF YEAST STRAINS FROM SUGARCANE MOLASSES, DATES AND FIGS FOR ETHANOL PRODUCTION UNDER CONDITIONS SIMULATING ALGAL HYDROLYSATE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Majda Aziza</w:t>
+                <w:t xml:space="preserve">Air-gap membrane distillation for the separation of bioethanol from algal-based fermentation broth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fouchard-Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ahmed Zaid</w:t>
+                <w:t xml:space="preserve">W. Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.157 - 169. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0104-6632.20190361s20180114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384626v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Performance of CuO/TiO₂ Deposited by HiPIMS on Polyester under Visible Light LEDs Oxidants, Ions Effect, and Reactive Oxygen Species Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+                <w:t xml:space="preserve">ISOLATION AND IDENTIFICATION OF YEAST STRAINS FROM SUGARCANE MOLASSES, DATES AND FIGS FOR ETHANOL PRODUCTION UNDER CONDITIONS SIMULATING ALGAL HYDROLYSATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Kechkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ahmed Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12030412⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.157 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-6632.20190361s20180114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050270v1</w:t>
+                <w:t xml:space="preserve">hal-03384626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can duckweed be used for the biomonitoring of textile effluents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41207-019-0126-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective acid pretreatment of agricultural biomass residues for the production of second-generation bioethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Fennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (11), pp.1460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-019-1517-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of ethanol production from synthetic medium model of hydrolysate of macroalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124, pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF STIRRING SPEED AND GAS-TO-LIQUID RATIO ON ACTIVATED SLUDGE PERFORMANCE IN CARBAMAZEPINE ELIMINATION USING RESPONSE SURFACE METHODOLOGY AND PRINCIPAL COMPONENT ANALYSIS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metronidazole removal by means of a combined system coupling an electro-Fenton process and a conventional biological treatment By-products monitoring and performance enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Abou Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amin Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2018.283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049513v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metronidazole removal by means of a combined system coupling an electro-Fenton process and a conventional biological treatment By-products monitoring and performance enhancement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF STIRRING SPEED AND GAS-TO-LIQUID RATIO ON ACTIVATED SLUDGE PERFORMANCE IN CARBAMAZEPINE ELIMINATION USING RESPONSE SURFACE METHODOLOGY AND PRINCIPAL COMPONENT ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Semrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.2837-2845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2018.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862499v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive species monitoring and their contribution for removal of textile effluent with photocatalysis under UV and visible lights Dynamics and mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Reactive oxygen and iron species monitoring to investigate the electro-Fenton performances. Impact of the electrochemical process on the biodegradability of metronidazole and its by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 365, pp.94-102. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.486-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874734v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen and iron species monitoring to investigate the electro-Fenton performances. Impact of the electrochemical process on the biodegradability of metronidazole and its by-products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abou Dalle</w:t>
+                <w:t xml:space="preserve">Reactive species monitoring and their contribution for removal of textile effluent with photocatalysis under UV and visible lights Dynamics and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeghioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fourcade</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">N. Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740153v1</w:t>
+                <w:t xml:space="preserve">hal-01874734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic of sugar consumption and ethanol production on very high gravity fermentation from syrup of dates by- products (Phoenix dactylifera L.) by using Saccharomyces cerevisiae, Candida pelliculosa and Zygosaccharomyces rouxii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Shariati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.199-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15414/jmbfs.2017.7.2.199-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By-products of dates: Optimization of the extraction of juice using response surface methodology and ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Shariati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.204-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15414/jmbfs.2017.7.2.204-208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use HPTLC and Direct Analysis in Real Time-Of-Flight Mass Spectrometry DART-TOF-MS for rapid analysis of degradation by oxidation and sonication of an azo dye</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficiency of DMSO as hydroxyl radical probe in an Electrochemical Advanced Oxidation Process - Reactive oxygen species monitoring and impact of the current density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Abou Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amin Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.1--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840315v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of DMSO as hydroxyl radical probe in an Electrochemical Advanced Oxidation Process - Reactive oxygen species monitoring and impact of the current density</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use HPTLC and Direct Analysis in Real Time-Of-Flight Mass Spectrometry DART-TOF-MS for rapid analysis of degradation by oxidation and sonication of an azo dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S1619-S1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578540v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of strain isolated from dates (Phœnix dactylifera L.) for enhancing very high gravity ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofien Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (11), pp.9886-9894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-016-8018-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark fermentative hydrogen production by anaerobic sludge growing on glucose and ammonium resulting from nitrate electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (12), pp.5445-5455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic valorization of ammonium resulting from nitrate electrochemical reduction—Feasibility of biohydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.145 - 152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2014.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01112001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’extraction des jus de sous-produits de dattes (Phoenix dactilyphera L.) et valorisation par production de bioéthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnasser Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Journal of Renewable Energies, 17 (4), pp.529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54966/jreen.v17i4.466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of newly isolated wild Streptomyces strains as agents for the biodegradation of a recalcitrant pharmaceutical, carbamazepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Dinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Semrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (24), pp.3082-3091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2014.931468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residue of dates from the food industry as a new cheap feedstock for ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofien Chniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnasser Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.66-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Fenton pretreatment for the improvement of tylosin biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Ferrag-Siagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Aït-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (14), pp.8534-8542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-2771-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation by bioaugmentation of dairy wastewater by fungal consortium on a bioreactor lab-scale and on a pilot-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cytotoxic effect of chlorpyrifos ethyl and its degradation derivatives by Pseudomonas peli strain isolated from the Oued Hamdoun River (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Dellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Sakouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.707-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0748233713506957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1001-0742(12)60239-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00871961v1</w:t>
+                <w:t xml:space="preserve">hal-02461770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic effect of chlorpyrifos ethyl and its degradation derivatives by Pseudomonas peli strain isolated from the Oued Hamdoun River (Tunisia)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodegradation by bioaugmentation of dairy wastewater by fungal consortium on a bioreactor lab-scale and on a pilot-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (9), pp.1906-1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-0742(12)60239-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0748233713506957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461770v1</w:t>
+                <w:t xml:space="preserve">hal-00871961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetracycline degradation and mineralization by the coupling of an electro-Fenton pretreatment and a biological process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of an osmotic stress on the intracellular volume of Hansenula anomala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R. Larher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.1345-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13213-011-0381-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.3990⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00913372v1</w:t>
+                <w:t xml:space="preserve">hal-00868946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an osmotic stress on the intracellular volume of Hansenula anomala.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tetracycline degradation and mineralization by the coupling of an electro-Fenton pretreatment and a biological process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Ferrag-Siagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Aït-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (4), pp.1345-1351. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (7), pp.1380-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13213-011-0381-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868946v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaugmentation: Possible solution in the treatment of Bio-Refractory Organic Compounds (Bio-ROCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Semrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69, pp.75-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2012.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous culture for the bioproduction of glycerol and ethanol by Hansenula anomala growing under salt stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R. Larher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (1), pp.49-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13213-011-0225-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7611,154 +7632,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude territoriale et environnementale de la valorisation des cendres volantes de chaufferie biomasse dans la filière béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. BLOT, L. DOMINGO, C. DORMOY, D. LE MEEC, L. WIART. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriquer l'économie circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, 978-2-7574-4235-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7768,535 +7789,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jerome Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2023, Grenoble, France. pp.1065-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autolabel : Improving Petri Dish Automatic Labels with AI Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sergey Y. Yurish, Jun 2023, Tenerife (Canaries), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reuse potential of wood ash from biomass power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Augiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DZENERGY Conference : International Conference on Innovative Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DZENERGY, Mar 2021, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow analysis of wood ash from biomass in two French territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marie-Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Augiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WasteEng Conference Series, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8364,51 +8385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F339F903"/>
+    <w:nsid w:val="C6469E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8595,51 +8616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayet-djelal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5619-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104487" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynda Rezzaz-Yazid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mostefaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimene Krai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hadbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13020318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Reynoso de la Garza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghioud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ben&#237;tez-Rico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Romero-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ayachine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Toukal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Boudechiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Kechkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bessah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05807-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bensaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouafia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fuerte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Khellaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2020023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Youcef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhfakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112277" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Dalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125705" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43153-021-00103-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Zeghioud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11282-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1020022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Yousra Shahrazed Khelifa Zouaghi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-01009-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-021-03572-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Zerrouki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhakh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-01961-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Rouibah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assadi Aymen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Benmansour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2019-0117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Estrada Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19040/ecocycles.v6i2.175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchard-Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.12.047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ahmed Zaid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20190361s20180114" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030412" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hocini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benabbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-019-0126-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fennouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1517-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049513v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Semrany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2018.283" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abou Dalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Domergue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amin Assadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Assadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khellaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chniti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentaha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shariati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kadmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.199-203" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentahar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.204-208" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corn&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tardivel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Chniti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jemni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Weill" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8018-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.02.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01112001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.11.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnasser Hassouna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v17i4.466" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026395v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Popa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Dinica" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.931468" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ferrag-Siagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soutrel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2771-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60239-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dellai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Dridi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Sakouhi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713506957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00913372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3990" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4WSV099-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0381-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.08.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX6RQW8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0225-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayet-djelal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5619-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CNTgCIgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sayed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cabrol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynda Rezzaz-Yazid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mostefaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimene Krai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hadbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13020318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Reynoso de la Garza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zeghioud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ben&#237;tez-Rico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Romero-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ayachine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Toukal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Boudechiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol4020039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Kechkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bessah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05807-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bensaibi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouafia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082363" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fuerte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092671" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Khellaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2020023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Pone Kamdem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Bankole Temitope" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.198" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Youcef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhfakh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112277" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marie-Charlotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henrion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Dalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domergue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125705" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43153-021-00103-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Zeghioud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11282-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1020022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Yousra Shahrazed Khelifa Zouaghi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Salem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-01009-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-021-03572-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Zerrouki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fakhakh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-021-01961-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Rouibah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assadi Aymen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Benmansour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2019-0117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236665v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Estrada Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19040/ecocycles.v6i2.175" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030412" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouchard-Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sayed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.12.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ahmed Zaid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20190361s20180114" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hocini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benabbas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-019-0126-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1517-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abou Dalle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Domergue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amin Assadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Semrany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2018.283" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Assadi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khellaf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chniti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentaha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Shariati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kadmi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.199-203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentahar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2017.7.2.204-208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00840315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corn&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tardivel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.06.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Chniti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Jemni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Weill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8018-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.02.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01112001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.11.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnasser Hassouna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v17i4.466" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Popa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Dinica" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.931468" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ferrag-Siagh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soutrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2771-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Dellai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Dridi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Sakouhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713506957" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60239-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0381-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00913372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3990" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4WSV099-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.08.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX6RQW8H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-011-0225-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marie-Charlotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Augiseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04940748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>