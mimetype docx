--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -2307,234 +2307,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Persistence</w:t>
+                <w:t xml:space="preserve">Liquids markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayette Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp. 357, 2009</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp. 271-272, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589880v1</w:t>
+                <w:t xml:space="preserve">hal-00589878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top down investing</w:t>
+                <w:t xml:space="preserve">Performance Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayette Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp. 481, 2009</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp. 357, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589884v1</w:t>
+                <w:t xml:space="preserve">hal-00589880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquids markets</w:t>
+                <w:t xml:space="preserve">Top down investing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayette Gatfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRC Press, pp. 271-272, 2009</w:t>
+              <w:t xml:space="preserve">, CRC Press, pp. 481, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589878v1</w:t>
+                <w:t xml:space="preserve">hal-00589884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up Investing</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD76EF8D"/>
+    <w:nsid w:val="9DBCEBFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3381,51 +3381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayette-gatfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7491-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069826269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-8744-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieseg.fr/en/faculty-and-research/professor/?id=2443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Gatfaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rotundo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05853-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06411-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02388420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-019-04595-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42223-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCLWFZQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.05.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.09.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J92GNZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1576-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W4KLLK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-009-0139-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQJ0C2XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339826v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Billio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339815v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nagot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110712v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martey Addo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Runge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/systemic-risk-tomography/billio/978-1-78548-085-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2861258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf03001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayette-gatfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7491-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069826269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-8744-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieseg.fr/en/faculty-and-research/professor/?id=2443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Gatfaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rotundo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05853-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06411-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02388420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-019-04595-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42223-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCLWFZQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.05.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.09.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J92GNZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1576-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W4KLLK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-009-0139-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQJ0C2XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339826v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Billio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339815v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nagot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110712v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martey Addo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Runge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/systemic-risk-tomography/billio/978-1-78548-085-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2861258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf03001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>