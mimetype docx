--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,3095 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3043 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hayette GATFAOUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hayette-gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7491-6650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069826269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QWeNo14AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-8744-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ieseg.fr/en/faculty-and-research/professor/?id=2443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-7491-6650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of supervised and unsupervised machine learning algorithms and their application to active portfolio management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271 (C), pp.126611. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.126611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Resilience for financial networks under a multivariate GARCH model of stock index returns with multiple regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Cerqueti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rotundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 335 (1), pp.637-637. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-05853-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between U.S. crude oil and natural gas for economic resilience prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06411-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for non-chaoticity under noisy dynamics using the largest Lyapunov exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.8617-8626. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-019-04595-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying portfolios of U.S. stocks with crude oil and natural gas: A regime-dependent optimization with several risk measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.132-152. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickering in Information Spreading Precedes Critical Transitions in Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5671. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42223-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity market information and credit risk signaling: A quantile cointegrating regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.48 - 59. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the gas and oil markets with the stock market: Investigating the U.S. relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.5--16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing the (European) option to switch between two energy sources: An application to crude oil and natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.270--283. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Demographic Attributes and Firm Characteristics Drivers of Gender Diversity? Investigating Women’s Positions on French Boards of Directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (2), pp.227-249. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-012-1576-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are demographic attributes and firm characteristics drivers of gender diversity? Investigating women's positions on French boards of directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 118 (n° 2), pp. 227-249. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-012-1576-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correction for classic performance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 11 (Issue 1), pp 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Dependence Structure between Credit Default Swap Spreads and the U.S. Financial Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 6, pp. 511-535. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10436-009-0139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Common Latent Component in Stock Returns: Systematic and Systemic Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°107, pp. 20-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation from normality and Sharpe ratio behavior: a brief simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.7 (n°4), pp.106-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Corporate Bond Market Performance Connected with Stock Market Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 102, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fault Tree to Credit Risk Assessment: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 14, pp.379-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Critical Slowing Down Indicators Useful to Detect Financial Crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica Billio; Loriana Pelizzon; Roberto Savona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Risk Tomography: Signals, Measurement and Transmission Channels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Press Ltd; Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2016, 9780081011768. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2861258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Risk: Caring about Stylized Features of Asset Returns !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Risk Modeling Evaluation Handbook: Rethinking Financial Risk Management Methodologies in the Global Capital Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw-Hill, pp. 75-96, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital Asset Pricing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2010, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470061602.eqf03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down investing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp. 481, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquids markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp. 271-272, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp. 357, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up Investing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Alternative Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp. 49-50, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Link between Credit Default Swap Spreads and U.S. Financial Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Credit Derivatives Handbook: Global Perspectives, Innovations and Market Drivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw-Hill, pp. 183-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Systematic Risk Impact Stocks? A Study on the French Financial Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asset Allocation and International Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp. 183-213, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiosyncratic Risk, Systematic Risk and Stochastic Volatility: An Implementation of Merton's Credit Risk Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in Dynamic Causal Networks as a Measure of Systemic Risk on the Euro Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Billio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Frattarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are critical slowing down indicators useful to detect financial crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kiss of information theory that captures systemic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Martey Addo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Runge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the link between US Credit default swap spreads and market risk: A 3-D Copula framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Applied Financial Economics (AFE - QASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking U.S. CDS Indexes with the U.S. Stock Market: A Three-Dimensional Copula Approach Integrating Market Price and Market Volatility Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does systematic risk impact stocks ? A study on the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Gatfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3150,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DBCEBFD"/>
+    <w:nsid w:val="08299262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3381,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayette-gatfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7491-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069826269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-8744-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieseg.fr/en/faculty-and-research/professor/?id=2443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Gatfaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rotundo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05853-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06411-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02388420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-019-04595-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42223-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCLWFZQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.05.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.09.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J92GNZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1576-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W4KLLK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-009-0139-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQJ0C2XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339826v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Billio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339815v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nagot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110712v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martey Addo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Runge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/systemic-risk-tomography/billio/978-1-78548-085-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2861258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf03001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hayette-gatfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7491-6650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069826269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QWeNo14AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-8744-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieseg.fr/en/faculty-and-research/professor/?id=2443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayari Salah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Gatfaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.126611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rotundo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05853-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06411-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02388420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-019-04595-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42223-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCLWFZQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.05.021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.09.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J92GNZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1576-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W4KLLK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-009-0139-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQJ0C2XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/systemic-risk-tomography/billio/978-1-78548-085-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2861258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470061602.eqf03001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339826v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Billio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339815v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110712v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martey Addo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Runge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>