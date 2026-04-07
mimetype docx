--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -589,157 +589,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food has lower environmental impacts per area unit and similar climate impacts per mass unit compared to conventional</w:t>
+                <w:t xml:space="preserve">Environmental assessment of diets: overview and guidance on indicator choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Hashemi</w:t>
+                <w:t xml:space="preserve">Ylva Ran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Mogensen</w:t>
+                <w:t xml:space="preserve">Christel Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo van der Werf</w:t>
+                <w:t xml:space="preserve">Malin Jonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cederberg</w:t>
+                <w:t xml:space="preserve">Kristina Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imke de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.250. </w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.e172-e187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01415-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(24)00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646811v1</w:t>
+                <w:t xml:space="preserve">hal-04648230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling greenhouse gas emissions of land use and land-use change using spatially explicit land conversion data for French crops</w:t>
               </w:r>
@@ -970,161 +974,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of diets: overview and guidance on indicator choice</w:t>
+                <w:t xml:space="preserve">Organic food has lower environmental impacts per area unit and similar climate impacts per mass unit compared to conventional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ylva Ran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fatemeh Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Mogensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imke de Boer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.e172-e187. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(24)00006-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01415-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648230v1</w:t>
+                <w:t xml:space="preserve">hal-04646811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How closely do ecosystem services and life cycle assessment frameworks concur when evaluating contrasting animal-production systems with ruminant or monogastric species?</w:t>
               </w:r>
@@ -1368,151 +1368,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microferme, maraîchage sous abri, maraîchage de plein champ : Performance environnementale de fermes maraîchères en agriculture biologique</w:t>
+                <w:t xml:space="preserve">Using an expert system to assess biodiversity in life cycle assessment of vegetable crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.110098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279106v1</w:t>
+                <w:t xml:space="preserve">hal-04054294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l’agroécologie : le ré-ensauvagement agricole, une perspective pour les systèmes d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1544,223 +1553,214 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (3), pp.7714. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an expert system to assess biodiversity in life cycle assessment of vegetable crops</w:t>
+                <w:t xml:space="preserve">Microferme, maraîchage sous abri, maraîchage de plein champ : Performance environnementale de fermes maraîchères en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054294v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation agriculture reduces climate change impact of a popcorn and wheat crop rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,64 +2516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasted French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,338 +2752,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing environmental labelling of food products in France</w:t>
+                <w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">C Cederberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-022-02071-8⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697547v1</w:t>
+                <w:t xml:space="preserve">hal-03711131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing environmental labelling of food products in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cederberg</w:t>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 141, 12p. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.926-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-022-02071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711131v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventionalised vs. agroecological practices on organic vegetable farms: Investigating the influence of farm structure in a bifurcation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3124,316 +3124,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Life cycle assessment data of French organic agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107184⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.107356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438946v1</w:t>
+                <w:t xml:space="preserve">hal-03741490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment data of French organic agricultural products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.107356. </w:t>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741490v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maraîchage biologique : Explorer la diversité des fermes à travers une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,546 +3478,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better representation of organic agriculture in life cycle assessment</w:t>
+                <w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo M G van Der Werf</w:t>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Trydemen Knudsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-020-0489-6⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983631v1</w:t>
+                <w:t xml:space="preserve">hal-03029648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No simple menu for sustainable food production and consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Shabbir Gheewala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niels Jungbluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Ridoutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1175-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-020-01783-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029648v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In defence of organic food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245 (3274), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0262-4079(20)30592-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No simple menu for sustainable food production and consumption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards better representation of organic agriculture in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Notarnicola</w:t>
+                <w:t xml:space="preserve">Hayo M G van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Ridoutt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Marie Trydemen Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cederberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.1175-1182. </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (6), pp.419-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-020-01783-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-020-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03182292v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les impacts environnementaux de l’agriculture biologique : l’analyse du cycle de vie doit faire mieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cederberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,299 +4045,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392175v1</w:t>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lassere-Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">C. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining life cycle assessment and economic modelling to assess environmental impacts of agricultural policies: the case of the French ruminant sector</w:t>
               </w:r>
@@ -5074,467 +5074,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could EU dairy quota removal favour some dairy production systems over others? The case of French dairy production systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to simplify diet and food life cycle inventories: Accuracy versus data-collection resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hercule</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla R. V. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (Part 2), pp.410-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.06.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528847v1</w:t>
+                <w:t xml:space="preserve">hal-02626607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to simplify diet and food life cycle inventories: Accuracy versus data-collection resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pernollet</w:t>
+                <w:t xml:space="preserve">Could EU dairy quota removal favour some dairy production systems over others? The case of French dairy production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla R. V. Coelho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Hercule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140 (Part 2), pp.410-420. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.06.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626607v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five propositions to harmonize environmental footprints of food and beverages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t>
+                <w:t xml:space="preserve">Vous avez dit MEANS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627162v1</w:t>
+                <w:t xml:space="preserve">hal-02396249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit MEANS?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Five propositions to harmonize environmental footprints of food and beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommie C. Ponsioen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M. G. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.457-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oeuf peut-il contribuer à la durabilité de notre système alimentaire ?</w:t>
               </w:r>
@@ -5983,51 +5983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Life Cycle Assessment of Diets with Improved Omega-3 Fatty Acid Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Regina Vitolo Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6888,274 +6888,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of French and Brazilian broiler chicken production scenarios: An LCA approach</w:t>
+                <w:t xml:space="preserve">Evaluation of the environmental implications of the incorporation of feed-use amino acids in pig production using Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vamilson Prudêncio da Silva</w:t>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião Roberto Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">L. Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133, pp.222-231. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.158-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209179v1</w:t>
+                <w:t xml:space="preserve">hal-01209165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the environmental implications of the incorporation of feed-use amino acids in pig production using Life Cycle Assessment</w:t>
+                <w:t xml:space="preserve">Environmental impacts of French and Brazilian broiler chicken production scenarios: An LCA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Vamilson Prudêncio da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Tutour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Sebastião Roberto Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161, pp.158-175. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.222-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209165v1</w:t>
+                <w:t xml:space="preserve">hal-01209179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel d’atténuation des gaz à effet de serre en productions bovines</w:t>
               </w:r>
@@ -7430,51 +7430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment for environmentally sustainable aquaculture management: a case study of combined aquaculture systems for carp and tilapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattanawan Mungkung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Heru Prihadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7699,707 +7699,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring variability in methods and data sensitivity in carbon footprints of feed ingredients</w:t>
+                <w:t xml:space="preserve">AVIBIO : des systèmes durables pour dynamiser l'AVIculture BIOlogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina E. van Middelaar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Cederberg</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theun V. Vellinga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Eve Pottiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imke J. M. de Boer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-012-0521-9⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/fez9-w471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209131v1</w:t>
+                <w:t xml:space="preserve">hal-01209151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dairy production system, breed and co-product handling methods on environmental impacts at farm level</w:t>
+                <w:t xml:space="preserve">Consequential LCA of switching from maize silage-based to grass-based dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 120, pp.127-137. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (8), pp.1470-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0605-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209113v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIBIO : des systèmes durables pour dynamiser l'AVIculture BIOlogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/fez9-w471⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209151v1</w:t>
+                <w:t xml:space="preserve">hal-01209171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequential LCA of switching from maize silage-based to grass-based dairy systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Exploring variability in methods and data sensitivity in carbon footprints of feed ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina E. van Middelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cederberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theun V. Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imke J. M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (8), pp.1470-1484. </w:t>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.768 - 782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-013-0605-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-012-0521-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209142v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Effect of dairy production system, breed and co-product handling methods on environmental impacts at farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209171v1</w:t>
+                <w:t xml:space="preserve">hal-01209113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS : une plateforme informatique INRA pour l’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires</w:t>
               </w:r>
@@ -8424,64 +8424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.169-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8528,90 +8528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farming practices for greenhouse gas mitigation and subsequent alternative land-use on environmental impacts of beef-cattle production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (5), pp.860-869. </w:t>
@@ -8675,51 +8675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Ewoukem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mikolasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8923,519 +8923,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+                <w:t xml:space="preserve">Estimer les impacts environnementaux des systèmes de production agricole par analyse de cycle de vie avec les données du Réseau d’information comptable agricole (RICA) français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.248-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2012.0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209094v1</w:t>
+                <w:t xml:space="preserve">hal-01208813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer les impacts environnementaux des systèmes de production agricole par analyse de cycle de vie avec les données du Réseau d’information comptable agricole (RICA) français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Samson</w:t>
+                <w:t xml:space="preserve">Using reference values to assess environmental sustainability of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2012.0581⟩</w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1742170511000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208813v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reference values to assess environmental sustainability of dairy farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Product carbon footprinting in Thailand: a step towards sustainable consumption and production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leterme</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2012.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1742170511000329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849188v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product carbon footprinting in Thailand: a step towards sustainable consumption and production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+                <w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.100-108. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.434-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2012.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209119v1</w:t>
+                <w:t xml:space="preserve">hal-01209094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle assessment of three bull fattening systems: effect of impact categories on ranking</w:t>
               </w:r>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 150, pp.755-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9538,51 +9538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using environmental constraints to formulate low-impact poultry feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9635,386 +9635,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of reference values in indicator-based methods for the environmental assessment of agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation environnementale de systèmes de production laitiers : comparaison des systèmes conventionnels et biologiques avec l'outil EDEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">- Roger, F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.32-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460926v1</w:t>
+                <w:t xml:space="preserve">hal-02642098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de systèmes de production laitiers : comparaison des systèmes conventionnels et biologiques avec l'outil EDEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+                <w:t xml:space="preserve">The use of reference values in indicator-based methods for the environmental assessment of agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Acosta-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">- Roger, F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.424-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su3020424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642098v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour faire évoluer les outils d’analyse de cycle de vie des produits d’origine agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enteric methane production and greenhouse gases balance of diets differing in concentrate in the fattening phase of a beef production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fuchs</w:t>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sidot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/4bd7-a278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (8), pp.2518-2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461054v1</w:t>
+                <w:t xml:space="preserve">hal-01461058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the environmental implications of the incorporation of feed-use amino acids in the manufacturing of pig and broiler feeds using Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,606 +10036,602 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (12), pp.1972 - 1983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731111001078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane production and greenhouse gases balance of diets differing in concentrate in the fattening phase of a beef production system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Propositions pour faire évoluer les outils d’analyse de cycle de vie des produits d’origine agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Waroquiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Kanyarushoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 89 (8), pp.2518-2528. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/4bd7-a278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461058v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas mitigation in animal production: towards an integrated life cycle sustainability assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impacts of plant-based salmonid diets at feed and farm scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- de Boer, I. J. M.</w:t>
+                <w:t xml:space="preserve">Abdeljalil Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Cederberg, C.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">- Kristensen, T.</w:t>
+                <w:t xml:space="preserve">Gordon Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 321 (1-2), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652547v1</w:t>
+                <w:t xml:space="preserve">hal-01460925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de Cycle de Vie : un nouveau regard sur les systèmes de production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kanyarushoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.121-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1dpv-x981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of plant-based salmonid diets at feed and farm scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Greenhouse gas mitigation in animal production: towards an integrated life cycle sustainability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- de Boer, I. J. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Cederberg, C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Eady, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljalil Drissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">- Gollnow, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Bell</w:t>
+                <w:t xml:space="preserve">- Kristensen, T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 321 (1-2), pp.61-70. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.423-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460925v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in environmental impacts of Brazilian soybean according to crop production and transport scenarios</w:t>
               </w:r>
@@ -10656,51 +10656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airton Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Roberto Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (9), pp.1831-1839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10740,540 +10740,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the environmental impact of carnivorous finfish production systems using life cycle assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Pisciculture et environnement : apports de l'analyse du cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatzifotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2008.08.008⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2-3), pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460879v1</w:t>
+                <w:t xml:space="preserve">hal-01460860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evaluation of transfer and treatment of excess pig slurry by life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90 (2), pp.1296-1304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisciculture et environnement : apports de l'analyse du cycle de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Assessment of the environmental impact of carnivorous finfish production systems using life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Papatryphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatzifotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.354-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2008.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2009.0287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460860v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf du côté des analyses de cycle de vie dans l'agriculture et l'alimentation ?</w:t>
+                <w:t xml:space="preserve">Quoi de neuf du côté des analyses de cycle de vie dans l’agriculture et l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57, pp.147-150</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (57), pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653507v1</w:t>
+                <w:t xml:space="preserve">hal-01197090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf du côté des analyses de cycle de vie dans l’agriculture et l’alimentation ?</w:t>
+                <w:t xml:space="preserve">Quoi de neuf du côté des analyses de cycle de vie dans l'agriculture et l'alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (57), pp.147-150</w:t>
+              <w:t xml:space="preserve">, 2009, 57, pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197090v1</w:t>
+                <w:t xml:space="preserve">hal-02653507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational method for the evaluation of resource use and environmental impacts of dairy farms by life cycle assessment</w:t>
               </w:r>
@@ -11601,418 +11601,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and data for the environmental inventory of contrasting pig production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impacts of farm scenarios according to five assessment methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tzilivakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.03.009⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1-4), pp.327-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460865v1</w:t>
+                <w:t xml:space="preserve">hal-01460874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the uncertainty associated with the estimation of nitrogen losses from farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (2), pp.416-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2006.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of farm scenarios according to five assessment methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods and data for the environmental inventory of contrasting pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Tzilivakis</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lewis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 118 (1-4), pp.327-338. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (15), pp.1395-1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460874v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Production Chain of Hemp and Flax Textile Yarn and Its Environmental Impacts</w:t>
               </w:r>
@@ -12083,381 +12083,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the environmental impact of a turbot (Scophthalmus maximus) re-circulating production system using Life Cycle Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Papatryphon</w:t>
+                <w:t xml:space="preserve">Evaluation of an operational method for the estimation of emissions of nitrogen compounds for a group of farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Morvan</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2/3), pp.224-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460822v1</w:t>
+                <w:t xml:space="preserve">hal-01460805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an operational method for the estimation of emissions of nitrogen compounds for a group of farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+                <w:t xml:space="preserve">Spatialised fate factors for nitrate in catchments : modelling approach and implication for LCA results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Anibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (1), pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460805v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialised fate factors for nitrate in catchments : modelling approach and implication for LCA results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Anibar</w:t>
+                <w:t xml:space="preserve">Characterisation of the environmental impact of a turbot (Scophthalmus maximus) re-circulating production system using Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Papatryphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Jean Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.12.026⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 261 (4), pp.1259-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460878v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of uncertainty and variability in the Life Cycle Assessment of pig production systems</w:t>
               </w:r>
@@ -12469,64 +12469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (5), pp.298-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12675,64 +12675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient-balance modeling as a tool for environmental management in aquaculture: The case of trout farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Papatryphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,51 +12960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental impacts of the production of concentrated feed : the case of pig feed in Bretagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13063,51 +13063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact assessment for a farming region : a review of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13359,191 +13359,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the environmental impact of agriculture at the farm level: a comparison and analysis of 12 indicator-based methods</w:t>
+                <w:t xml:space="preserve">Évaluation de l'impact environnemental de l'agriculture au niveau de la ferme. Comparaison et analyse de 12 méthodes basées sur des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Petit</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 93, pp.131-145</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46, pp.121-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681001v1</w:t>
+                <w:t xml:space="preserve">hal-01201845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact environnemental de l'agriculture au niveau de la ferme. Comparaison et analyse de 12 méthodes basées sur des indicateurs</w:t>
+                <w:t xml:space="preserve">Evaluation of the environmental impact of agriculture at the farm level: a comparison and analysis of 12 indicator-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Petit</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 46, pp.121-133</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 93, pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201845v1</w:t>
+                <w:t xml:space="preserve">hal-02681001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation and use of a fuzzy expert system to assesss the environmental effect of pesticides applied to field crops</w:t>
               </w:r>
@@ -14420,103 +14420,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t>
@@ -14647,653 +14647,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring regulating ecosystem services supplied by animal production systems from life cycle assessment</w:t>
+                <w:t xml:space="preserve">Ecosystem services and life cycle assessment frameworks provide opposite evaluations of livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ESP Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESP, Nov 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, VetAgro Sup and INRAE, Jun 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735543v1</w:t>
+                <w:t xml:space="preserve">hal-04735514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services and life cycle assessment frameworks provide opposite evaluations of livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria performance of five grass-based cattle farms along a gradient of stocking rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Blaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, VetAgro Sup and INRAE, Jun 2024, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735514v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria performance of five grass-based cattle farms along a gradient of stocking rate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Towards climate-neutral agriculture: exploring scenarios for arable and dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.815</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696747v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle and ecosystem services assessments provide opposite evaluations of the food and non-food contributions of livestock farming systems</w:t>
+                <w:t xml:space="preserve">Ecosystem services and life cycle assessment frameworks provide opposite assessments of animal-production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.372</w:t>
+              <w:t xml:space="preserve">LCA Food 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735494v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services and life cycle assessment frameworks provide opposite assessments of animal-production systems</w:t>
+                <w:t xml:space="preserve">Life cycle and ecosystem services assessments provide opposite evaluations of the food and non-food contributions of livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA Food 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735526v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15308,165 +15321,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th LCA Food international conference. Healthy food system for a healthy planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards climate-neutral agriculture: exploring scenarios for arable and dairy farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Inferring regulating ecosystem services supplied by animal production systems from life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelone (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">5th ESP Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESP, Nov 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132354v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
               </w:r>
@@ -15534,77 +15534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple values of European grass-based farms along pedoclimatic and stocking density gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15659,77 +15659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15793,103 +15793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t>
@@ -16048,77 +16048,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16150,282 +16150,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming with nature: lessons from rewilding agriculture and Paysans de nature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Diraison</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Grassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforming food systems: ethics, innovation and responsibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696800v1</w:t>
+                <w:t xml:space="preserve">hal-03766007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farming with nature: lessons from rewilding agriculture and Paysans de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transforming food systems: ethics, innovation and responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agricultural and Food Ethics (EURSAFE), Sep 2022, Edinburg, United Kingdom. pp.145-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-939-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766007v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Analyse du Cycle de Vie pour réduire l'impact environnemental de la viticulture biologique</w:t>
               </w:r>
@@ -16722,51 +16722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t>
@@ -16789,333 +16789,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including product multicriteria quality in life cycle assessment, application to grape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+                <w:t xml:space="preserve">How to reconcile eco-design and eco-labelling in LCI database construction? AGRIBALYSE experience and links with database harmonization initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+                <w:t xml:space="preserve">Jérome Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Siret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCD School of Biosystems and Food Engineering. IRL., 2016, Dublin, Ireland. 1431 p</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742792v1</w:t>
+                <w:t xml:space="preserve">hal-04154726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile eco-design and eco-labelling in LCI database construction? AGRIBALYSE experience and links with database harmonization initiatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+                <w:t xml:space="preserve">Including product multicriteria quality in life cycle assessment, application to grape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Mousset</w:t>
+                <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tailleur</w:t>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCD School of Biosystems and Food Engineering. IRL., 2016, Dublin, Ireland. 1431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154726v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS: A software and database platform for multi-criteria assessment of agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17170,51 +17170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid incorporation into pig feeds reduces the environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17291,51 +17291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid incorporation into pig feeds reduces the environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17546,64 +17546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17913,64 +17913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17989,515 +17989,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change (greenhouse gas emissions) and other environmental impacts of dairy systems based either on maize silage or on grass only</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino acid incorporation in feeds reduces the environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209205v1</w:t>
+                <w:t xml:space="preserve">hal-01209174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de MEANS (MulticritEria AssessmeNt of Sustainability), plateforme INRA d’analyse multicritère de la durabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Amino acid incorporation into feeds reduces the environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209232v1</w:t>
+                <w:t xml:space="preserve">hal-01209126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid incorporation in feeds reduces the environmental impacts of pig production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Création de MEANS (MulticritEria AssessmeNt of Sustainability), plateforme INRA d’analyse multicritère de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.592</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209174v1</w:t>
+                <w:t xml:space="preserve">hal-01209232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid incorporation into feeds reduces the environmental impacts of pig production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change (greenhouse gas emissions) and other environmental impacts of dairy systems based either on maize silage or on grass only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209126v1</w:t>
+                <w:t xml:space="preserve">hal-01209205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
               </w:r>
@@ -18585,394 +18585,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of farming practices on environmental impacts of beef cattle production systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209203v1</w:t>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing new methodology to assess direct and indirect impacts of agricultural activities on soil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing new methodology to assess direct and indirect impacts of agricultural activities on soil quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.A. Angers</w:t>
+                <w:t xml:space="preserve">Effect of farming practices on environmental impacts of beef cattle production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">8. International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729665v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
@@ -18984,176 +18984,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19234,51 +19234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19359,51 +19359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19452,402 +19452,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of diet rich in &amp;quot;fibre&amp;quot; or in&amp;quot;starch and lipid&amp;quot; on environmental impacts of bull-fattening system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Efole Ewoukem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Gwenola Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mikolasek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minette Tomedi Eyango</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729499v1</w:t>
+                <w:t xml:space="preserve">hal-01460895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet rich in &amp;quot;fibre&amp;quot; or in&amp;quot;starch and lipid&amp;quot; on environmental impacts of bull-fattening system</w:t>
+                <w:t xml:space="preserve">Comparaison des impacts environnementaux d'un système d’engraissement de taurillons utilisant une ration riche en fibres ou une ration riche en amidon et lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460895v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des impacts environnementaux d'un système d’engraissement de taurillons utilisant une ration riche en fibres ou une ration riche en amidon et lipides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Chesneau</w:t>
+                <w:t xml:space="preserve">Thomas Efole Ewoukem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Olivier Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minette Tomedi Eyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">VII international conference on Life cycle assessment in the agri-food sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758547v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of three high-concentrate diets fed to bulls</w:t>
               </w:r>
@@ -19859,51 +19859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSAS Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19922,553 +19922,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la faisabilité d'un plan d'épandage de lisier de porc et conséquences sur les émissions gazeuses au stockage et à l'épandage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Les voies organisationnelles à l'échelle d'un territoire : cas des unités de traitement et des plans d'épandage collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. 314 p</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France "Elevages intensifs et environnement, les effluents : menace ou richesse?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461103v1</w:t>
+                <w:t xml:space="preserve">hal-01461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la faisabilité d'un plan d'épandage de lisier de porc et conséquences sur les émissions gazeusesau stockage et à l'épandage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing environmental sustainability by setting reference values in LCA: Case study of dairy farming systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerrin</w:t>
+                <w:t xml:space="preserve">I. Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, paris, France</w:t>
+              <w:t xml:space="preserve">1st Young Environmental Scientists Meeting (YES- Meeting) New challenges in Environmental Sciences."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Landau/Pfalz (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745922v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies organisationnelles à l'échelle d'un territoire : cas des unités de traitement et des plans d'épandage collectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Simulation de la faisabilité d'un plan d'épandage de lisier de porc et conséquences sur les émissions gazeusesau stockage et à l'épandage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Guerrin</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Medoc</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France "Elevages intensifs et environnement, les effluents : menace ou richesse?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France. 24 p</w:t>
+              <w:t xml:space="preserve">41èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461102v1</w:t>
+                <w:t xml:space="preserve">hal-00745922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing environmental sustainability by setting reference values in LCA: Case study of dairy farming systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Simulation de la faisabilité d'un plan d'épandage de lisier de porc et conséquences sur les émissions gazeuses au stockage et à l'épandage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Young Environmental Scientists Meeting (YES- Meeting) New challenges in Environmental Sciences."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Landau/Pfalz (DE), Germany</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729956v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l'activité agricole et gestion des ressources en effluents d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20519,90 +20519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of reference values in Life Cycle Assessment of farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Acosta-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 - International symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20621,437 +20621,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Environmental systems analysis of agricultural systems: Coupling dynamic simulation models with life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Ecobalance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tokyo, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194316v1</w:t>
+                <w:t xml:space="preserve">hal-01461097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental systems analysis of agricultural systems: Coupling dynamic simulation models with life cycle assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
+                <w:t xml:space="preserve">Emission of greenhouse gas, developing management and animal farming systems to assist mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Ecobalance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Tokyo, Japan. 4 p</w:t>
+              <w:t xml:space="preserve">Livestock and Global Climate Change 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461097v1</w:t>
+                <w:t xml:space="preserve">hal-01460853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of greenhouse gas, developing management and animal farming systems to assist mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock and Global Climate Change 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Séminaire modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460853v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic and environmental evaluation of collective manure management for a group of farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21115,51 +21115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21201,103 +21201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental impact of finfish production systems using Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Papatryphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatzifotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Aquaculture Europe 2005 : Lessons from the past to optimising the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21348,77 +21348,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Papatryphon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Green Pork Production "Porcherie Verte" a research initiative on environment-friendly pig production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21715,51 +21715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21836,51 +21836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des travaux 2000-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22158,204 +22158,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of pesticides on the environment using an indicator based on fuzzy coded variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la durabilité d'une exploitation agricole au moyen d'indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Abbaye de Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767058v1</w:t>
+                <w:t xml:space="preserve">hal-02765941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'une exploitation agricole au moyen d'indicateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the impact of pesticides on the environment using an indicator based on fuzzy coded variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Abbaye de Fontevraud, France</w:t>
+              <w:t xml:space="preserve">4. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765941v1</w:t>
+                <w:t xml:space="preserve">hal-02767058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22425,51 +22425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.778-779, Proceedings of 13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) On “The role of emerging economies in global food security”</w:t>
@@ -22498,90 +22498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards environmental labelling of food products in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22679,51 +22679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t>
@@ -22791,51 +22791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23093,51 +23093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rations d’engraissement de taurillons : Eléments d’évaluation de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23218,51 +23218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incorporation d'acides aminés dans les aliments permet de réduire les impacts environnementaux de la production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23346,381 +23346,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the nature of forages on methane emissions in cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of integrated fish pond aquaculture of household farms in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Efole Ewoukem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava (SVK), Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°18, LXXVII - 396 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">8. International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461062v1</w:t>
+                <w:t xml:space="preserve">hal-02746615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of integrated fish pond aquaculture of household farms in sub-Saharan Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A software and database platform for multi-criteria assessment of agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. 2012</w:t>
+              <w:t xml:space="preserve">VIII International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746615v1</w:t>
+                <w:t xml:space="preserve">hal-01209087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software and database platform for multi-criteria assessment of agri-food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Role of the nature of forages on methane emissions in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference on Life Cycle Assessment in the Agri Food Sector (LCA Food 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava (SVK), Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°18, LXXVII - 396 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209087v1</w:t>
+                <w:t xml:space="preserve">hal-01461062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-quality indicators in LCA: method presentation with a case study</w:t>
               </w:r>
@@ -23840,64 +23840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farming practices and alternative land uses on greenhouse gas emissions of beef production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24062,64 +24062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24340,51 +24340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de systèmes de culture adaptés à la préservation de la qualité de l'eau. Programme Bretagne eau pure II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gasiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24660,90 +24660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des effluents d'élevage : des outils pour analyser la complémentarité des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24872,64 +24872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des effluents d'élevage à l'échelle d'un territoire : cas des unités de traitement et des plans d'épandage collectifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25105,51 +25105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25534,51 +25534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de cartographie des méthodes d’évaluation environnementale et de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25704,51 +25704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pflimlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient management at farm scale: how to attain policy objectives in regions with intensive dairy farming ? Bos, J., Pflimlin A., Vertès F. ( eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.111-143</w:t>
@@ -25822,64 +25822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farm type and functional unit on environmental impacts of organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25959,90 +25959,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du conseil scientifique de l’affichage environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26077,90 +26077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affichage environnemental des produits alimentaires. Rapport du conseil scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26195,77 +26195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26700,51 +26700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art07-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Corson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art08" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mogensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Kristensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Mogensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van der Werf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cederberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01415-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Juillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02398-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Jonell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bergman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Boer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(24)00006-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101368" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czyrnek-Del&#234;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00730-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M G van Der Werf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydemen Knudsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0489-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-4079(20)30592-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Gheewala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jungbluth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Notarnicola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Ridoutt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01783-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235152v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hwyc-yb48" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1463-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618060v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Bahers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1300-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pernollet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R. V. Coelho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.06.111" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommie C. Ponsioen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.131" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKTN735-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461124v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Regina Vitolo Coelho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160397" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-0872-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Liao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01347" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215321v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ait Amar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/20140047" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prud&#234;ncio da Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Roberto Soares" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.12.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tutour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.11.027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j1bh-az79" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Garnett" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotada Hayashi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Huisingh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1F4JGPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209152v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanawan Mungkung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Heru Prihadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slernbrouck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGSH7FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E. van Middelaar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theun V. Vellinga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J. M. de Boer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0521-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LJJWZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209113v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.028" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB80MVZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209151v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Pottiez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Seguin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Conan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fez9-w471" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209142v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0605-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63NW1Z5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209098v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.02.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0581" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849188v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta Alba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170511000329" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2012.03.019" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CB36TVQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000123" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.06.029" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX0M73M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460926v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3020424" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Roger, F." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sidot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waroquiers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kanyarushoki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4bd7-a278" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001078" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3140" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- de Boer, I. J. M." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cederberg, C." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Eady, S." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gollnow, S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kristensen, T." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2011.08.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TMT928R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461055v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dpv-x981" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460925v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Drissi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.033" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SCS127R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prudencio da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Spies" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2010.04.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV3T21S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460879v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Papatryphon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2008.08.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1K5XWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Bris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.07.008" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT35MXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460860v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0287" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197090v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.07.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXC418Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460876v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pauliina Turunen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2007.05.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTFWG24Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460842v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.11.014" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VFGDS5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460874v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lewis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMBLF5TX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460857v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Turunen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J237v12n02" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460822v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morvan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.09.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460805v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460878v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Anibar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.12.026" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2783BFKJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460864v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/lca2005.08.219" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSXW5NRR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460814v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.05.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3860P5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460827v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-4020-z" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMWLJQ47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460797v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Dalgaard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460794v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Sanders" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.03.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TG2SZP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.12.012" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC9DBGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461031v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papatryphon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1639/0044-7447(2004)033[0316:EIAOSF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461021v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681001v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201845v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693077v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavelier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690330v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683903v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693409v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haye van Der Werf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zimmer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698174v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204570v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684713v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204849v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684714v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687645v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285350v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735543v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735514v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696747v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735494v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749949v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132354v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748934v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669494v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696805v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Thomas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_24" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696800v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diraison" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_21" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737526v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud-Gentie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501031" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742792v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154726v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209279v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Tutour" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209278v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209241v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209231v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209205v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209174v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209126v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209203v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729665v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744601v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748770v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729499v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi Eyango" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460895v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Chesneau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758547v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460892v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461103v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745922v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461102v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729956v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta-Alba" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461101v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730097v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461097v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460853v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461096v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460881v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460826v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460815v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638973v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460820v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102313v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giboin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461027v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764606v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavellier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767434v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771396v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767058v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765941v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218638v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cornelus" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218649v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837092v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837067v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497717v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740140v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferry" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209125v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207858.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461062v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746615v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209087v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461115v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461064v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750720v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750677v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841042v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reus" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leendertse" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fomsgaard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gutsche" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838035v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasiglia" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836440v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209175v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3294-fertilisation-et-environnement.html" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209144v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845937935.0278" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729656v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815371v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Basset-Mens, C." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102287v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00102287" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831830v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836441v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834566v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209258v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586670v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chambaut" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799475v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806617v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo Van-Der-Werf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Sas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art07-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Corson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art08" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mogensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Kristensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cederberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Jonell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bergman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Boer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(24)00006-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Juillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02398-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Mogensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van der Werf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01415-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewulf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101368" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Czyrnek-Del&#234;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00730-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Gheewala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jungbluth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Notarnicola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Ridoutt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01783-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-4079(20)30592-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983631v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M G van Der Werf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydemen Knudsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0489-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235152v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hwyc-yb48" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1463-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618060v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Bahers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1300-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626607v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pernollet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla R. V. Coelho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.06.111" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommie C. Ponsioen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.131" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKTN735-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461124v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Regina Vitolo Coelho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160397" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-0872-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Liao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01347" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215321v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ait Amar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/20140047" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209165v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tutour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.11.027" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prud&#234;ncio da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Roberto Soares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.12.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j1bh-az79" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Garnett" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotada Hayashi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Huisingh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1F4JGPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209152v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanawan Mungkung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Heru Prihadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slernbrouck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGSH7FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209151v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Pottiez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Seguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Conan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fez9-w471" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209142v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0605-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63NW1Z5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina E. van Middelaar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theun V. Vellinga" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J. M. de Boer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0521-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LJJWZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209113v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB80MVZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209098v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.02.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208813v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0581" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta Alba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170511000329" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209119v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2012.03.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CB36TVQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859612000123" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209097v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.06.029" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX0M73M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Roger, F." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460926v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Acosta-Alba" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3020424" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461058v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3140" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461056v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001078" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461054v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sidot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waroquiers" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kanyarushoki" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4bd7-a278" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460925v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Drissi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Bell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SCS127R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dpv-x981" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652547v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- de Boer, I. J. M." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cederberg, C." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Eady, S." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gollnow, S." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kristensen, T." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2011.08.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TMT928R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prudencio da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Spies" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2010.04.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV3T21S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460860v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0287" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Bris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.07.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT35MXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460879v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Papatryphon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2008.08.008" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1K5XWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.07.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXC418Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460876v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pauliina Turunen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2007.05.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTFWG24Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460874v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lewis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMBLF5TX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460842v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.11.014" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VFGDS5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460857v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Turunen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J237v12n02" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460805v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Anibar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.12.026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2783BFKJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Morvan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.09.008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460864v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/lca2005.08.219" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSXW5NRR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460814v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.05.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J3860P5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460827v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-4020-z" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMWLJQ47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460797v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Dalgaard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460794v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Sanders" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.03.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TG2SZP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.12.012" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTC9DBGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461031v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papatryphon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1639/0044-7447(2004)033[0316:EIAOSF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461021v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201845v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693077v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavelier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690330v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683903v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693409v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haye van Der Werf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zimmer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698174v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204570v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684713v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204849v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684714v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687645v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285350v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735514v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696747v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132354v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735494v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749949v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735543v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748934v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669494v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696805v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Thomas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_24" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696800v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diraison" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_21" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737526v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaud-Gentie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501031" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154726v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mousset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742792v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209279v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Tutour" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209278v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209241v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209231v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209174v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209126v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209205v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729665v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209203v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744601v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748770v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460895v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Chesneau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758547v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729499v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi Eyango" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460892v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461102v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729956v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta-Alba" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745922v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461103v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461101v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730097v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461097v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460853v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461096v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460881v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460826v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460815v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638973v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460820v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102313v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giboin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461027v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764606v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavellier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767434v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771396v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765941v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767058v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218638v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cornelus" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218649v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837092v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837067v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497717v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740140v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferry" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209125v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207858.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746615v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209087v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461062v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461115v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461064v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750720v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750677v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841042v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reus" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leendertse" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fomsgaard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gutsche" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838035v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasiglia" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836440v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209175v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3294-fertilisation-et-environnement.html" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209144v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845937935.0278" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729656v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815371v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Basset-Mens, C." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102287v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00102287" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831830v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836441v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834566v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209258v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586670v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chambaut" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052737v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180463v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799475v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806617v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo Van-Der-Werf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Sas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>