--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -4515,163 +4515,284 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Land cover classification effects the ability of &amp;quot;ecolandscapes&amp;quot; to explain bee species distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia D. Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bratislava (SK), Slovakia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accroître la compréhension d’un modèle d’érosion des sols au travers d’une carte narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. , 2025, Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4681,272 +4802,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l’analyse de processus Colloque PAYOTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4956,130 +5077,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche écopaysagère, mise en évidence des trames vertes dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5089,51 +5210,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5142,209 +5263,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit Sandrine (ed.); Lavigne Claire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae; Educagri, pp.59-70, 2019, Sciences en partage, 978-2-7592-3013-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement de paysages pour la santé des plantes basé sur des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae; Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2019, 9782759230136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5354,165 +5475,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for information management in an European LTER Network – experiences from ALTER-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Peterseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Magagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Schentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kertész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] auto-saisine. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5659,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Lemasle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01338-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac31eb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sergent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deniau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Castellazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coulaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peterseil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Magagna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Schentz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Der Werf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kert&#233;sz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Lemasle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01338-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac31eb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Feon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Young" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sergent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deniau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Castellazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Fr&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia D. Hein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Wagner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coulaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peterseil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Magagna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Schentz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Der Werf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kert&#233;sz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>