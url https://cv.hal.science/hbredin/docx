--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -2511,243 +2511,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerset multi-class cross entropy loss for neural speaker diarization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brouhaha: multi-task training for voice activity detection, speech-to-noise ratio, and C50 room acoustics estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Interspeech Conference (INTERSPEECH 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Taipei, Taiwan. pp.1--7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233796v1</w:t>
+                <w:t xml:space="preserve">hal-04247647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brouhaha: multi-task training for voice activity detection, speech-to-noise ratio, and C50 room acoustics estimation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powerset multi-class cross entropy loss for neural speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU 2023 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Interspeech Conference (INTERSPEECH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA: International Speech Communication Association, Aug 2023, Dublin, Ireland. pp.3222--3226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247647v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyannote.audio 2.1 speaker diarization pipeline: principle, benchmark, and recipe</w:t>
               </w:r>
@@ -3505,278 +3505,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker detection in the wild: Lessons learned from JSALT 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Villalba</w:t>
+                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2020: The Speaker and Language Recognition Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-59⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417632v1</w:t>
+                <w:t xml:space="preserve">hal-02989293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">Speaker detection in the wild: Lessons learned from JSALT 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.89-94, </w:t>
+              <w:t xml:space="preserve">Odyssey 2020: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan. pp.415-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989293v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source voice type classifier for child-centered daylong recordings</w:t>
               </w:r>
@@ -4592,537 +4592,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
+                <w:t xml:space="preserve">ODESSA at Albayzin Speaker Diarization Challenge 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Komaty</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
+              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.211--215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836490v1</w:t>
+                <w:t xml:space="preserve">hal-01987808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODESSA at Albayzin Speaker Diarization Challenge 2018</w:t>
+                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.211--215, </w:t>
+              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Jun 2018, Les Sables d'Olonne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987808v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2018: Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">ODESSA/PLUMCOT at Albayzin Multimodal Diarization Challenge 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.194--198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919901v1</w:t>
+                <w:t xml:space="preserve">hal-01987807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODESSA/PLUMCOT at Albayzin Multimodal Diarization Challenge 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2018: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVid workshop 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gaithersburg, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987807v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker Change Detection in Broadcast TV Using Bidirectional Long Short-Term Memory Networks</w:t>
               </w:r>
@@ -5407,64 +5407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,64 +5744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,173 +5863,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Hoc Interactive Analytics of Errors in the Context of a Person Discovery Task</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Speaker Diarization of TV Series using Talking-Face Detection and Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISM.2016.0100⟩</w:t>
+              <w:t xml:space="preserve">ACM Multimedia 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2016, Amsterdam, Netherlands. pp.157-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2964284.2967202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701954v1</w:t>
+                <w:t xml:space="preserve">hal-01836453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV at MediaEval 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6058,148 +6019,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Speaker Diarization of TV Series using Talking-Face Detection and Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Hoc Interactive Analytics of Errors in the Context of a Person Discovery Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Gelly</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Oct 2016, Amsterdam, Netherlands. pp.157-161, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Dec 2016, San Jose, United States. pp.435-438, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2964284.2967202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2016.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836453v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Multimedia Technologies with the CAMOMILE Platform: the Case of Multimodal Person Discovery at MediaEval 2015</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
@@ -6867,64 +6867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Analytics Approach to Finding Factors Improving Automatic Speaker Identifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,64 +7351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Annotation of Multimedia Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7710,64 +7710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web-based Tool for the Visual Analysis of Media Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8374,105 +8374,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-driven Hierarchical Fusion of Numerous Classifiers: Application to Video Semantic Indexing</w:t>
+                <w:t xml:space="preserve">Segmentation of TV Shows into Scenes using Speaker Diarization and Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2012, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2329-2332, </w:t>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2377-2380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987817v1</w:t>
+                <w:t xml:space="preserve">hal-01987818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
               </w:r>
@@ -8577,105 +8577,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of TV Shows into Scenes using Speaker Diarization and Speech Recognition</w:t>
+                <w:t xml:space="preserve">Community-driven Hierarchical Fusion of Numerous Classifiers: Application to Video Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2012, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2377-2380, </w:t>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2329-2332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987818v1</w:t>
+                <w:t xml:space="preserve">hal-01987817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
               </w:r>
@@ -8923,235 +8923,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoViz: Story Visualization of TV Series</w:t>
+                <w:t xml:space="preserve">Toward Plot De-Interlacing in TV Series using Scenes Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ercolessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM International Conference on Multimedia (ACM MM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Special Interest Group on Multimedia, Oct 2012, Nara, Japan. pp.1329-1330, </w:t>
+              <w:t xml:space="preserve">10th Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Annecy, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2393347.2396468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987814v1</w:t>
+                <w:t xml:space="preserve">hal-01987816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Plot De-Interlacing in TV Series using Scenes Clustering</w:t>
+                <w:t xml:space="preserve">StoViz: Story Visualization of TV Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ercolessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Annecy, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">20th ACM International Conference on Multimedia (ACM MM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Multimedia, Oct 2012, Nara, Japan. pp.1329-1330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2393347.2396468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987816v1</w:t>
+                <w:t xml:space="preserve">hal-01987814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
               </w:r>
@@ -9176,51 +9176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9619,441 +9619,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIT at TRECVID HLF 2009: Audio to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVid 2009, TREC Video Retrieval Evaluation Online Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+                <w:t xml:space="preserve">hal-01987820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TRECVID HLF 2009: Audio to the Rescue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lachambre</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie El Khoury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid 2009, TREC Video Retrieval Evaluation Online Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987820v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT @ TRECVid HLF 2009 Audio to the Rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11335,256 +11335,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMM-based SVM for Face Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance Audiovisuelle de la Parole par VMike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najim Dehak</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Amehraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2006, IAPR International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP 2006, Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dinard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987831v1</w:t>
+                <w:t xml:space="preserve">hal-01987832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance Audiovisuelle de la Parole par VMike</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GMM-based SVM for Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Brugger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Asma Amehraye</w:t>
+                <w:t xml:space="preserve">Najim Dehak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2006, Journées d'Etudes sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2006, IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong-Kong, Hong Kong SAR China. pp.1111-1114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987832v1</w:t>
+                <w:t xml:space="preserve">hal-01987831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BioSecure Talking-Face Reference System</w:t>
               </w:r>
@@ -12223,51 +12223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13458,51 +13458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4730-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1940-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-014-0055-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ercolessi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Greige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/746481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/70186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Argones-R&#250;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Mateo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0121-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H66ZQ7MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-962" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andrea Cruz Bland&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-978" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Boissonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03257524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Gill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bousbib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Villalba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-59" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989487v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995345v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Korshunov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latan&#233; Bullock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leibny-Paola Garcia-Perera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjian Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1388" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1750" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-43" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-65" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-411" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953194" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Stefas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2016.0100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820769" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_23" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654929" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Phuong Ta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.28" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-381" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987815v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390214.2390218" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288381" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987818v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288393" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987814v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396468" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269836" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987820v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Koenig" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman H. Cooray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qun Xu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel E. O'Connor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631388" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518565" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987825v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517954" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987823v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jf Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463570" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Mateo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987826v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zouari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366215" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Witten" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Dehak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.611" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brugger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Amehraye" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Aversano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Koreman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Morris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Jassim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harin Sellahewa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Col&#243;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2005.195420" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987800v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71505-4_8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P4MQ4PD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992297v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00265505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4730-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1940-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-014-0055-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ercolessi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Greige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/746481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/70186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Argones-R&#250;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Mateo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0121-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H66ZQ7MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-962" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andrea Cruz Bland&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-978" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Boissonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03257524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Gill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bousbib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garc&#237;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Villalba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-59" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989487v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995345v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Korshunov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latan&#233; Bullock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leibny-Paola Garcia-Perera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjian Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1388" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1750" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-43" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-65" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-411" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953194" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967202" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Stefas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2016.0100" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820769" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_23" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654929" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Phuong Ta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.28" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-381" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987815v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390214.2390218" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288393" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288381" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269836" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396468" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Koenig" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman H. Cooray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qun Xu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel E. O'Connor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631388" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518565" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987825v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517954" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987823v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jf Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463570" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Mateo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987826v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zouari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366215" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Witten" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brugger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Amehraye" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Dehak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.611" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Aversano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Koreman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Morris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Jassim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harin Sellahewa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Col&#243;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2005.195420" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987800v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71505-4_8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P4MQ4PD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992297v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00265505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>