--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -75,11955 +75,12357 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diart: A Python Library for Real-Time Speaker Diarization</w:t>
+                <w:t xml:space="preserve">Simulating Early Phonetic and Word Learning Without Linguistic Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Zaouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (99), pp.5266. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), pp.e13606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.05266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530961v1</w:t>
+                <w:t xml:space="preserve">hal-04869271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling early phonetic acquisition from child-centered audio data</w:t>
+                <w:t xml:space="preserve">Design Choices for PixIT-based Speaker-Attributed ASR: Team ToTaTo at the NOTSOFAR-1 Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Métais</w:t>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Metze</w:t>
+                <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman Mohamed</w:t>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 245, 245, pp.21. </w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.101824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2025.101824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876433v1</w:t>
+                <w:t xml:space="preserve">hal-05084070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV: lessons learned from MediaEval 2015</w:t>
+                <w:t xml:space="preserve">Diart: A Python Library for Real-Time Speaker Diarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Poignant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Barras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4730-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (99), pp.5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.05266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690581v1</w:t>
+                <w:t xml:space="preserve">hal-05530961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical speaker identification in TV shows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anindya Roy</w:t>
+                <w:t xml:space="preserve">Modeling early phonetic acquisition from child-centered audio data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Hartmann</w:t>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Bac Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+                <w:t xml:space="preserve">Marianne Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Metze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-014-1940-3⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, 245, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690342v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person instance graphs for mono-, cross- and multi-modal person recognition in multimedia data: application to speaker identification in TV broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV: lessons learned from MediaEval 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (21), pp.22547 - 22567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4730-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13735-014-0055-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690350v1</w:t>
+                <w:t xml:space="preserve">hal-01690581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Résumé Automatique de Séries Télévisées basé sur une Recherche Multimodale d'Histoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexical speaker identification in TV shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ercolessi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (4), pp.1377 - 1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-014-1940-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987796v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Public Audio Identification Evaluation Framework for Broadcast Monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Person instance graphs for mono-, cross- and multi-modal person recognition in multimedia data: application to speaker identification in TV broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08839514.2012.629840⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multimedia Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.161 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13735-014-0055-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987797v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking-Face Identity Verification, Audiovisual Forgery and Robustness Issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers un Résumé Automatique de Séries Télévisées basé sur une Recherche Multimodale d'Histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ercolessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafic Mokbel</w:t>
+                <w:t xml:space="preserve">Sandrine Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.41-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987798v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual Speech Synchrony Measure: Application to Biometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Public Audio Identification Evaluation Framework for Broadcast Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ramona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2007/70186⟩</w:t>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1-2), pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08839514.2012.629840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987803v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talking-Face Identity Verification, Audiovisual Forgery and Robustness Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Greige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.746481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/746481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiovisual Speech Synchrony Measure: Application to Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.070186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/70186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audio-Visual Speech Asynchrony Detection using Co-Inertia Analysis and Coupled Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Argones-Rúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen García Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel González-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.271-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10044-008-0121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (93)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarization-Guided Multi-Speaker Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanel Alumäe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.5233-5237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specializing Self-Supervised Speech Representations for Speaker Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterSpeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos International Convention Center, Kos Island, France. pp.3769 - 3773, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2024-962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT-MFU Multi-modal systems for emotion classification for Odyssey 2024 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odyssey 2024: The Speaker and Language Recognition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Québec, Canada. pp.296-302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/odyssey.2024-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-latency look-ahead for streaming speaker segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Rahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.1610-1614, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanel Alumae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.1635--1639, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2024-2462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier système IRIT-MyFamillyUp pour la compétition sur la reconnaissance des émotions Odyssey 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse Jean Jaurès, Jul 2024, Toulouse, France. pp.502-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of powerset speaker diarization models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ToTaTo System Descriptions for the NOTSOFAR1 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Alumae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Interspeech Conference (INTERSPEECH 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1060⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Speech Processing in Everyday Environments (CHiME 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.23-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/CHiME.2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696316v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gryannote open-source speaker diarization labeling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PixIT: Joint Training of Speaker Diarization and Speech Separation from Real-world Multi-speaker Recordings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the calibration of powerset speaker diarization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/odyssey.2024-17⟩</w:t>
+              <w:t xml:space="preserve">25th Interspeech Conference (INTERSPEECH 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA: International Speech Communication Association, Sep 2024, Kos, Greece. pp.3764--3768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649858v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BabySLM: language-acquisition-friendly benchmark of self-supervised spoken language models</w:t>
+                <w:t xml:space="preserve">PixIT: Joint Training of Speaker Diarization and Speech Separation from Real-world Multi-speaker Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lavechin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Alumäe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-978⟩</w:t>
+              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Quebec City, Canada. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/odyssey.2024-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247612v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouhaha: multi-task training for voice activity detection, speech-to-noise ratio, and C50 room acoustics estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lavechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Titeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Boissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Copet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU 2023 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Taipei, Taiwan. pp.1--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerset multi-class cross entropy loss for neural speaker diarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Interspeech Conference (INTERSPEECH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA: International Speech Communication Association, Aug 2023, Dublin, Ireland. pp.3222--3226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyannote.audio 2.1 speaker diarization pipeline: principle, benchmark, and recipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th INTERSPEECH Conference (INTERSPEECH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.1983-1987, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual self-supervised domain adaptation for end-to-end speaker diarization</w:t>
+                <w:t xml:space="preserve">BabySLM: language-acquisition-friendly benchmark of self-supervised spoken language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Andrea Cruz Blandón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okko Räsänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023195⟩</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.4588-4592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824546v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Continual self-supervised domain adaptation for end-to-end speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Speech and Language Processing Technical Committee, Jan 2023, Doha, Qatar. pp.626 - 632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT54892.2023.10023195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737453v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Coria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end speaker segmentation for overlap-aware resegmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bergoënd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.3434-3441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlap-Aware Low-Latency Online Speaker Diarization Based on End-To-End Local Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Coria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Unserstanding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia. pp.1139-1146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASRU51503.2021.9688044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end Domain-Adversarial Voice Activity Detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">End-to-end speaker segmentation for overlap-aware resegmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989502v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
+                <w:t xml:space="preserve">End-to-end Domain-Adversarial Voice Activity Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Philippe Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Bousbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Shanghai, China. pp.3685-3689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989293v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker detection in the wild: Lessons learned from JSALT 2019</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Metric Learning Approach to Misogyny Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2020: The Speaker and Language Recognition Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Representation Learning for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.repl4nlp-1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417632v1</w:t>
+                <w:t xml:space="preserve">hal-02989293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source voice type classifier for child-centered daylong recordings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Speaker detection in the wild: Lessons learned from JSALT 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1690⟩</w:t>
+              <w:t xml:space="preserve">Odyssey 2020: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tokyo, Japan. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2020-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989487v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyannote.audio: neural building blocks for speaker diarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An open-source voice type classifier for child-centered daylong recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Bousbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandrina Cristia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai / Virtual, China. pp.3072-3076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02995345v1</w:t>
+                <w:t xml:space="preserve">hal-02989487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-aware diarization: Resegmentation using neural end-to-end overlapped speech detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pyannote.audio: neural building blocks for speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Korshunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7114-7118, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053096⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7124-7128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995367v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Metric Learning Loss Functions for End-To-End Speaker Verification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overlap-aware diarization: Resegmentation using neural end-to-end overlapped speech detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latané Bullock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leibny-Paola Garcia-Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59430-5_11⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7114-7118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989334v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hé Manu, tu descends ?&amp;quot;: identification nommée du locuteur dans les dialogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Metric Learning Loss Functions for End-To-End Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Coria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_14⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Cardiff, United Kingdom. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59430-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333298v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM based Similarity Measurement with Spectral Clustering for Speaker Diarization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hé Manu, tu descends ?&amp;quot;: identification nommée du locuteur dans les dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Galmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189393v1</w:t>
+                <w:t xml:space="preserve">hal-02333298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural speech turn segmentation and affinity propagation for speaker diarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">LSTM based Similarity Measurement with Spectral Clustering for Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingjian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1750⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.366-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912236v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODESSA at Albayzin Speaker Diarization Challenge 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Neural speech turn segmentation and affinity propagation for speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-43⟩</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987808v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">ODESSA at Albayzin Speaker Diarization Challenge 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Komaty</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
+              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.211--215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836490v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODESSA/PLUMCOT at Albayzin Multimodal Diarization Challenge 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Héctor Delgado</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-39⟩</w:t>
+              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Jun 2018, Les Sables d'Olonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987807v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2018: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid workshop 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Change Detection in Broadcast TV Using Bidirectional Long Short-Term Memory Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">ODESSA/PLUMCOT at Albayzin Multimodal Diarization Challenge 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-65⟩</w:t>
+              <w:t xml:space="preserve">IberSPEECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.194--198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690244v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Speaker Turn Embedding and Incremental Structure Prediction for Low-Latency Speaker Diarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Speaker Change Detection in Broadcast TV Using Bidirectional Long Short-Term Memory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017, 18th Annual Conference of the International Speech Communication Association</w:t>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1067⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690162v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyannote.metrics: a toolkit for reproducible evaluation, diagnostic, and error analysis of speaker diarization systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining Speaker Turn Embedding and Incremental Structure Prediction for Low-Latency Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017, 18th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834223v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large scale multimedia indexing: A case study on person discovery in broadcast news</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paula Lopez-Otero</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing CBMI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gaithersburg, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551690v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TristouNet: Triplet Loss for Speaker Turn Embedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards large scale multimedia indexing: A case study on person discovery in broadcast news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel India</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lopez-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing CBMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Firenze, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3095713.3095732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830421v1</w:t>
+                <w:t xml:space="preserve">hal-01551690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TristouNet: Triplet Loss for Speaker Turn Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.5430-5434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416953v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Speaker Diarization of TV Series using Talking-Face Detection and Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Oct 2016, Amsterdam, Netherlands. pp.157-161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2964284.2967202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV at MediaEval 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Hoc Interactive Analytics of Errors in the Context of a Person Discovery Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Multimedia 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, Dec 2016, San Jose, United States. pp.435-438, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISM.2016.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Multimedia Technologies with the CAMOMILE Platform: the Case of Multimodal Person Discovery at MediaEval 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Stefas</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
+              <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Standards and Technology (NIST), Nov 2016, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350096v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI at MediaEval 2015: Person Discovery in Broadcast TV Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
+              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690333v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Annotation for Person Identification in TV Shows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LIMSI at MediaEval 2015: Person Discovery in Broadcast TV Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">MediaEval 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170513v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV at MediaEval 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Collaborative Annotation for Person Identification in TV Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheuz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690332v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV at MediaEval 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635001v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Analytics Approach to Finding Factors Improving Automatic Speaker Identifications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2818346.2820769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01836455v1</w:t>
+                <w:t xml:space="preserve">hal-01635001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes a Speaker Recognizable in TV Broadcast? Going Beyond Speaker Identification Error Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERRARE Workshop, a satellite event of Interspeech 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person Instance Graphs for Named Speaker Identification in TV Broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Visual Analytics Approach to Finding Factors Improving Automatic Speaker Identifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2014-28⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seattle, United States. pp.323-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2818346.2820769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690272v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Person Instance Graphs for Named Speaker Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2014: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Joensuu, Finland. pp.179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2014-28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744264v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Annotation of Multimedia Resources</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDVE 2014, 11th International Conference on Cooperative Design, Visualization and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987813v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sheldon speaking, bonjour!&amp;quot;: Leveraging Multilingual Tracks for (Weakly) Supervised Speaker Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM MM 2014, 22nd ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States. pp.137-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2647868.2654929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690279v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheldon speaking, bonjour!&amp;quot;: Leveraging Multilingual Tracks for (Weakly) Supervised Speaker Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collaborative Annotation of Multimedia Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MM 2014, 22nd ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2647868.2654929⟩</w:t>
+              <w:t xml:space="preserve">CDVE 2014, 11th International Conference on Cooperative Design, Visualization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Seattle, United States. pp.163--166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987812v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-based Tool for the Visual Analysis of Media Annotations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837151v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer Linear Programming for Speaker Diarization and Cross-Modal Identification in TV Broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Web-based Tool for the Visual Analysis of Media Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-381⟩</w:t>
+              <w:t xml:space="preserve">International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2014.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953095v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of written names for unsupervised speakers identification in videos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia, SLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.84-89</w:t>
+              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953089v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integer Linear Programming for Speaker Diarization and Cross-Modal Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.1467-1471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949320v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer Linear Programming for Speaker Diarization and Cross-Modal Identification in TV Broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a better integration of written names for unsupervised speakers identification in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Poignant</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia, SLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953777v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Framework for Plot De-interlacing of TV Series based on Speakers, Dialogues and Images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integer Linear Programming for Speaker Diarization and Cross-Modal Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMVA 2012, 1st ACM International Workshop on Audio and Multimedia Methods for Large-Scale Video Analysis at ACM Multimedia 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.x-x</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987815v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of TV Shows into Scenes using Speaker Diarization and Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2012, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2377-2380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-driven Hierarchical Fusion of Numerous Classifiers: Application to Video Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2012, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.2329-2332, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-344⟩</w:t>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767427v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Viet Bac Le</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, OR, United States. pp.2650-2653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Plot De-Interlacing in TV Series using Scenes Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Framework for Plot De-interlacing of TV Series based on Speakers, Dialogues and Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ercolessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269836⟩</w:t>
+              <w:t xml:space="preserve">AMVA 2012, 1st ACM International Workshop on Audio and Multimedia Methods for Large-Scale Video Analysis at ACM Multimedia 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nara, Japan. pp.3-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2390214.2390218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987816v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoViz: Story Visualization of TV Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Toward Plot De-Interlacing in TV Series using Scenes Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ercolessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM International Conference on Multimedia (ACM MM 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2393347.2396468⟩</w:t>
+              <w:t xml:space="preserve">10th Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Annecy, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987814v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">StoViz: Story Visualization of TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ercolessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_34⟩</w:t>
+              <w:t xml:space="preserve">20th ACM International Conference on Multimedia (ACM MM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Multimedia, Oct 2012, Nara, Japan. pp.1329-1330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2393347.2396468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732740v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Redi</w:t>
+                <w:t xml:space="preserve">Tiberius Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Merialdo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.335-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting TV Series into Scenes using Speaker Diarization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delft University of Technology, Apr 2011, Delft, Netherlands. pp.1-4</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987819v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmenting TV Series into Scenes using Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ercolessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology, Apr 2011, Delft, Netherlands. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TRECVID HLF 2009: Audio to the Rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid 2009, TREC Video Retrieval Evaluation Online Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gorisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gorisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT @ TRECVid HLF 2009 Audio to the Rescue</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433917v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive and Multi-Level Framework for Summarising User-Generated Videos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IRIT @ TRECVid HLF 2009 Audio to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noel E. O'Connor</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MM 2009, 17th ACM International Conference on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TREC Video Retrieval Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1631272.1631388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987821v1</w:t>
+                <w:t xml:space="preserve">hal-01433917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results from the biosecure talking face evaluation campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Interactive and Multi-Level Framework for Summarising User-Generated Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman H. Cooray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mayoue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Li-Qun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel E. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518565⟩</w:t>
+              <w:t xml:space="preserve">ACM MM 2009, 17th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New York, United States. pp.685--688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1631272.1631388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315412v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Approach to Video Summarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Rushes Video Summarization using a Collaborative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Bailer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daragh Byrne</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Rehatschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMT 2008, 3rd International Conference on Semantic and Digital Media Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.90-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987822v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Talking-Face Authentication Robust to Deliberate Imposture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.1693-1696, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rushes Video Summarization using a Collaborative Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">A Collaborative Approach to Video Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Bailer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herwig Rehatschek</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daragh Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAMT 2008, 3rd International Conference on Semantic and Digital Media Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Koblenz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1463563.1463579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01987824v1</w:t>
+                <w:t xml:space="preserve">hal-01987822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dublin City University at TRECVid 2008 BBC Rushes Summarisation Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some results from the biosecure talking face evaluation campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noel O'Connor</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Jf Jones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Verdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mayoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1463563.1463570⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987823v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliveness Detection using Coupled Hidden Markov Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dublin City University at TRECVid 2008 BBC Rushes Summarisation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chollet</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daragh Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyowon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jf Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Spanish Workshop on Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRECVID 2008, ACM International Conference on Multimedia Information Retrieval 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.45-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987827v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biometrics and Forensic Sciences: the Same Quest for Identification?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aliveness Detection using Coupled Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Argones-Rúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García-Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Crime Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st Spanish Workshop on Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987826v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification Audiovisuelle de l'Identité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Audio-Visual Speech Synchrony Measure for Talking-Face Identity Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2007, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.II-233-II-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987828v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Speech Synchrony Measure for Talking-Face Identity Verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vérification Audiovisuelle de l'Identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2007, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987829v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Replay Attacks in Audiovisual Identity Verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biometrics and Forensic Sciences: the Same Quest for Identification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2006, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2007 International Crime Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987835v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance Audiovisuelle de la Parole par VMike</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detecting Replay Attacks in Audiovisual Identity Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Witten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2006, Journées d'Etudes sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2006, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987832v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMM-based SVM for Face Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance Audiovisuelle de la Parole par VMike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Amehraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2006, IAPR International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP 2006, Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dinard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987831v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BioSecure Talking-Face Reference System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GMM-based SVM for Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najim Dehak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMUA 2006, Workshop on Multimodal User Authentication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2006, IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong-Kong, Hong Kong SAR China. pp.1111-1114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987833v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Audio and Visual Speech Synchrony: Methods and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The BioSecure Talking-Face Reference System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Aversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIE 2006, IEE International Conference on Visual Information Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bangalore, India</w:t>
+              <w:t xml:space="preserve">MMUA 2006, Workshop on Multimodal User Authentication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987830v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Modal Biometric Authentication on the SecurePhone PDA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Audio and Visual Speech Synchrony: Methods and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMUA 2006, Workshop on Multimodal User Authentication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VIE 2006, IEE International Conference on Visual Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987834v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-Modal Biometric Authentication on the SecurePhone PDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Koreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Jassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harin Sellahewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMUA 2006, Workshop on Multimodal User Authentication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adapting a High Quality Audiovisual Database to PDA Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mctait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISISPA 2005, International Symposium on Image and Signal Processing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Zaghreb, Croatia. pp.262-267, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPA.2005.195420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12033,147 +12435,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionescu Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boididou Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12183,542 +12585,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Late Fusion for Concept Detection in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabin Tiberius Strat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion in Computer Vision: Understanding Complex Visual Content</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer international publishing, pp.53-78, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05696-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking-Face Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mayoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijana Petrovska and Gérard Chollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Biometric Reference Systems and Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Visual Identity Verification: an Introductory Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Aversano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannis Stylianou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nonlinear Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4391, Springer Verlag, pp.118-134, 2007, 978-3-540-71503-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71505-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Experiments in Audio-Visual Speech Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafic Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Chetouani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Linear Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-77347-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12728,265 +13130,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning models of early phonetic acquisition struggle with child-centered audio data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lavechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen De Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Metze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sahidullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Cornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunit Sivasankaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12996,134 +13398,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyannote.audio speaker diarization pipeline at VoxSRC 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT - Institut de Recherche en Informatique de Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13133,185 +13535,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de l'identité d'un visage parlant. Apport de la mesure de synchronie audiovisuelle face aux tentatives délibérées d'imposture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Télécom ParisTech, 2007. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vériﬁcation de l'identité d'un visage parlant. Apport de la mesure de synchronie audiovisuelle face aux tentatives délibérées d'imposture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole nationale supérieure des telecommunications - ENST, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00265505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13458,51 +13860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4730-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1940-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-014-0055-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ercolessi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Greige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/746481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/70186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Argones-R&#250;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Mateo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0121-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H66ZQ7MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-962" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andrea Cruz Bland&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-978" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Boissonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03257524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Gill" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bousbib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garc&#237;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Villalba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-59" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989487v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995345v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Korshunov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latan&#233; Bullock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leibny-Paola Garcia-Perera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjian Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1388" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1750" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-43" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-65" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-411" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953194" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967202" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Stefas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2016.0100" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820769" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_23" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654929" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Phuong Ta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.28" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-381" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987815v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390214.2390218" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288393" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288381" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269836" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396468" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Koenig" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman H. Cooray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qun Xu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel E. O'Connor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631388" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518565" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987825v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517954" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987823v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jf Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463570" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Mateo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987826v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zouari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366215" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Witten" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660097" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brugger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Amehraye" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987831v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Dehak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.611" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987833v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Aversano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Koreman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Morris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Jassim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harin Sellahewa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Col&#243;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2005.195420" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987800v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71505-4_8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P4MQ4PD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992297v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00265505v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101824" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05266" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4730-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hartmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1940-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-014-0055-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ercolessi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Greige" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/746481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/70186" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Argones-R&#250;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Mateo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0121-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H66ZQ7MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Rahou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2024-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plaquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Boissonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andrea Cruz Bland&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko R&#228;s&#228;nen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-978" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT54892.2023.10023195" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU51503.2021.9688044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03257524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Gill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bousbib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.repl4nlp-1.12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garc&#237;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Villalba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2020-59" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1690" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Korshunov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052974" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latan&#233; Bullock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leibny-Paola Garcia-Perera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053096" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59430-5_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjian Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1388" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1750" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-65" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-411" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953194" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967202" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Stefas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2016.0100" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690333v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2820769" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690272v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Sarkar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2014-28" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2654929" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_23" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Phuong Ta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.28" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-381" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987818v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288393" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987817v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288381" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390214.2390218" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987816v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269836" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987814v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2393347.2396468" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Strat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_34" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Koenig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El-Khoury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman H. Cooray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qun Xu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel E. O'Connor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631388" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Rehatschek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463579" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987825v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517954" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987822v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daragh Byrne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518565" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jf Jones" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463570" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Mateo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366215" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zouari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987835v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Witten" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660097" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987832v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brugger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Amehraye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987831v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Dehak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.611" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987833v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Aversano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987830v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987834v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Koreman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Morris" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Jassim" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harin Sellahewa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987836v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Col&#243;n" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2005.195420" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981688v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Tiberius Strat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987799v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987800v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abboud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71505-4_8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987801v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P4MQ4PD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03992297v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969548v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003123v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00265505v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>