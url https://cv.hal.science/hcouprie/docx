--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -398,209 +398,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment – Did the COVID-19 Crisis Contribute to a Change in the Gender-Based Division of Work within Families?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The prosociality of married people: Evidence from a large multinational sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Borau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.102545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03959134v1</w:t>
+                <w:t xml:space="preserve">hal-03762598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prosociality of married people: Evidence from a large multinational sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment – Did the COVID-19 Crisis Contribute to a Change in the Gender-Based Division of Work within Families?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 92, pp.102545. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 536-37, pp.51-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762598v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency versus gender roles and stereotypes: an experiment in domestic production</w:t>
               </w:r>
@@ -788,200 +788,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des emplois atypiques dans les trajectoires d’entrée dans la vie active</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques managériales pour réduire les inégalités professionnelles de genre ? L’exemple de la promotion et de la formation en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Melnik-Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (137), pp.97-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696960v1</w:t>
+                <w:t xml:space="preserve">hal-01696968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques managériales pour réduire les inégalités professionnelles de genre ? L’exemple de la promotion et de la formation en entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des emplois atypiques dans les trajectoires d’entrée dans la vie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXII (1), pp.59-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.171.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696968v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do spouses cooperate? An experimental investigation</w:t>
               </w:r>
@@ -1065,235 +1065,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equality-efficiency Trade-off within French and German Couples – A Comparative Experimental Study</w:t>
+                <w:t xml:space="preserve">Welfare comparisons, Economies of Scale, and Equivalence scale in Time-Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beblo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Cochard</w:t>
+                <w:t xml:space="preserve">Gaëlle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.233⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.185-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980029v1</w:t>
+                <w:t xml:space="preserve">hal-02980030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare comparisons, Economies of Scale, and Equivalence scale in Time-Use</w:t>
+                <w:t xml:space="preserve">Equality-efficiency Trade-off within French and German Couples – A Comparative Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beblo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ferrant</w:t>
+                <w:t xml:space="preserve">F. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.185-210. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.233-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980030v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is power more evenly balanced in poor households?</w:t>
               </w:r>
@@ -1474,51 +1474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hours restrictions in France: some characteristics of over and underemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86, pp.109-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1783,51 +1783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps partiel contraint en début de carrière: la crise a-t-elle aggravé la situation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Dupray; Emmanuel Quenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sept ans de vie professionnelle des jeunes: entre opportunités et contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, 2018, 9782366300796</w:t>
@@ -1869,51 +1869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps partiel contraint en début de carrière : la crise a-t-elle aggravé la situation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Dupray; Emmanuel Quenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sept ans de vie professionnelle des jeunes : entre opportunités et contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Éditions; Centre d'études et de recherches sur les qualifications; Octarès Éditions; Centre d'études et de recherches sur les qualifications, 2018, 9782366300796</w:t>
@@ -2281,51 +2281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des emplois atypiques dans les trajectoires d'entrée dans la vie active : évolutions depuis une décennie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2347,51 +2347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prosociality of married people: evidence from a large multinational sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Borau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="520C1D34"/>
+    <w:nsid w:val="58539153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hcouprie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8511-5290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094333297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cudeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09612-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beblo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beninger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Peluso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2010.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2007.02012.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rinallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hcouprie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8511-5290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094333297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cudeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09612-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferrant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beblo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beninger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Peluso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2010.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2007.02012.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rinallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>