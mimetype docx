--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1065,235 +1065,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare comparisons, Economies of Scale, and Equivalence scale in Time-Use</w:t>
+                <w:t xml:space="preserve">Equality-efficiency Trade-off within French and German Couples – A Comparative Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ferrant</w:t>
+                <w:t xml:space="preserve">M. Beblo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.185⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.233-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980030v1</w:t>
+                <w:t xml:space="preserve">hal-02980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equality-efficiency Trade-off within French and German Couples – A Comparative Experimental Study</w:t>
+                <w:t xml:space="preserve">Welfare comparisons, Economies of Scale, and Equivalence scale in Time-Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cochard</w:t>
+                <w:t xml:space="preserve">Gaëlle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.233-252. </w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.185-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980029v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is power more evenly balanced in poor households?</w:t>
               </w:r>
@@ -2782,51 +2782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58539153"/>
+    <w:nsid w:val="F3192AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hcouprie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8511-5290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094333297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cudeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09612-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferrant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beblo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beninger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Peluso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2010.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2007.02012.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rinallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hcouprie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8511-5290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094333297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cudeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sofer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-019-09612-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beblo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beninger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Peluso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2010.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2007.02012.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03394875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rinallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>